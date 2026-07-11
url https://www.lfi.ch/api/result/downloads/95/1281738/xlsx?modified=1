--- v1 (2025-12-19)
+++ v2 (2026-07-11)
@@ -14,413 +14,413 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Waldtyp (17 Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>tipo di bosco (17 classi)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">: bosco accessibile IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...47 lines deleted...]
-    <t>Schweiz</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>unzugänglicher Wald</t>
-[...50 lines deleted...]
-    <t>Total</t>
+    <t>bosco non accessibile</t>
+  </si>
+  <si>
+    <t>arbusteto</t>
+  </si>
+  <si>
+    <t>superficie forestale perennemente non boscata</t>
+  </si>
+  <si>
+    <t>superficie forestale temporaneamente non boscata</t>
+  </si>
+  <si>
+    <t>striscia aperta nel soprassuolo e scarpata</t>
+  </si>
+  <si>
+    <t>soprassuolo perennemente aperto</t>
+  </si>
+  <si>
+    <t>selva, arboricoltura</t>
+  </si>
+  <si>
+    <t>ceduo</t>
+  </si>
+  <si>
+    <t>ceduo composto</t>
+  </si>
+  <si>
+    <t>fustaia a struttura disetanea</t>
+  </si>
+  <si>
+    <t>fustaia irregolare</t>
+  </si>
+  <si>
+    <t>novelleto/spessina</t>
+  </si>
+  <si>
+    <t>perticaia</t>
+  </si>
+  <si>
+    <t>fustaia giovane</t>
+  </si>
+  <si>
+    <t>fustaia adulta</t>
+  </si>
+  <si>
+    <t>fustaia matura</t>
+  </si>
+  <si>
+    <t>rilevamento incompleto</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1281738/463488</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldtyp (17 Klassen)</t>
+      <t xml:space="preserve">tipo di bosco (17 classi)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #501</t>
     </r>
   </si>
   <si>
-    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 17 Klassen («Typen»). Im Gegensatz zum Waldtyp in 12 Klassen wird beim Waldtyp in 17 Klassen jede Entwicklungsstufe (Jungwuchs bis Baumholz) als einzelne Klasse ausgewiesen. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Suddivisione dei boschi in 17 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 12 classi, il tipo di bosco in 17 classi mostra ogni stadio di sviluppo (da novelleto a fustaia) come classe individuale. Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+      <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2608</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) die Walddefinition des LFI erfüllte (also «Wald ohne Gebüschwald» oder «Gebüschwald» war) und zu Fuss aufgesucht werden konnte.</t>
+    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto» ed è stata raggiunta a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 di 9 sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,51 +772,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
@@ -2856,51 +2856,51 @@
         <v>168.9</v>
       </c>
       <c r="AC31" s="6">
         <v>2</v>
       </c>
       <c r="AD31" s="6">
         <v>1237.7</v>
       </c>
       <c r="AE31" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:31" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1281738/463488</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
@@ -2916,191 +2916,191 @@
       <c r="U32" s="3"/>
       <c r="V32" s="3"/>
       <c r="W32" s="3"/>
       <c r="X32" s="3"/>
       <c r="Y32" s="3"/>
       <c r="Z32" s="3"/>
       <c r="AA32" s="3"/>
       <c r="AB32" s="3"/>
       <c r="AC32" s="3"/>
       <c r="AD32" s="3"/>
       <c r="AE32" s="3"/>
     </row>
     <row r="35" spans="1:31">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:31" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="38" spans="1:31">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldtyp (17 Klassen)</t>
+            <t xml:space="preserve">tipo di bosco (17 classi)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #501</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:31" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="41" spans="1:31">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:31" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:31">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald LFI4/LFI5</t>
+            <t xml:space="preserve">bosco accessibile IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2608</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:31" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="47" spans="1:31">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1–5 di 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:31" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>