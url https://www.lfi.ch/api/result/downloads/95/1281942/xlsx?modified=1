--- v1 (2026-01-23)
+++ v2 (2026-07-10)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>IFN1–IFN2</t>
-[...5 lines deleted...]
-    <t>conifere e latifoglie</t>
+    <t>LFI1–LFI2</t>
+  </si>
+  <si>
+    <t>Zuwachs (Bruttozuwachs)</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 m³/anno</t>
+      <t xml:space="preserve">: 1000 m³/Jahr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1/IFN2</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1/LFI2</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
     </r>
   </si>
   <si>
-    <t>variazione 1983/85–1993/95</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>Veränderung 1983/85–1993/95</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,246 +172,246 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
-[...2 lines deleted...]
-    <t>1000 m³/anno</t>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>1000 m³/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifere</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1281942/463692</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">incremento (incremento lordo)</t>
+      <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #11</t>
     </r>
   </si>
   <si>
-    <t>Aumento del volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm sopravissuti tra due inventari, il volume di legno del fusto con corteccia di tutti gli alberi e arbusti che hanno superato la soglia di cavallettamento e l'aumento modellizzato del volume di legno del fusto con corteccia degli alberi e arbusti scomparsi durante la metà del periodo di inventario.</t>
+    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifere e latifoglie</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1/IFN2</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1/LFI2</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #531</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN1 (1983-1985) sia nell'IFN2 (1993-1995), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI1 (1983-1985) als auch im LFI2 (1993-1995) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -763,51 +763,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
@@ -2001,51 +2001,51 @@
         <v>615</v>
       </c>
       <c r="AY17" s="6">
         <v>7</v>
       </c>
       <c r="AZ17" s="6">
         <v>10286</v>
       </c>
       <c r="BA17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:53" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1281942/463692</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -2083,191 +2083,191 @@
       <c r="AQ18" s="3"/>
       <c r="AR18" s="3"/>
       <c r="AS18" s="3"/>
       <c r="AT18" s="3"/>
       <c r="AU18" s="3"/>
       <c r="AV18" s="3"/>
       <c r="AW18" s="3"/>
       <c r="AX18" s="3"/>
       <c r="AY18" s="3"/>
       <c r="AZ18" s="3"/>
       <c r="BA18" s="3"/>
     </row>
     <row r="21" spans="1:53">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">incremento (incremento lordo)</t>
+            <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:53" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifere e latifoglie</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1/IFN2</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1/LFI2</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #531</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>