--- v0 (2025-12-08)
+++ v1 (2026-05-25)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI2–NFI3</t>
-[...5 lines deleted...]
-    <t>conifers and broadleaves</t>
+    <t>LFI2–LFI3</t>
+  </si>
+  <si>
+    <t>Zuwachs (Bruttozuwachs)</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: 1000 m³/yr</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1000 m³/Jahr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI2/NFI3</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...57 lines deleted...]
-    <t>1000 m³/yr</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz</t>
+    </r>
+  </si>
+  <si>
+    <t>Veränderung 1993/95–2004/06</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>1000 m³/Jahr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...8 lines deleted...]
-    <t>total</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1281967/463717</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">increment (gross increment)</t>
+      <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #11</t>
     </r>
   </si>
   <si>
-    <t>Increase in stemwood volume between two inventories of all surviving trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark, the stemwood volume of all ingrowing trees and shrubs with bark, and the modelled increase in the stemwood volume of the losses with bark during half the inventory period.</t>
+    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI2/NFI3</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #533</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs and accessible on foot in both NFI2 (1993-1995) and NFI3 (2004-2006).</t>
+    <t>Wald, der sowohl im LFI2 (1993-1995) als auch im LFI3 (2004-2006) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4-km grid</t>
+      <t xml:space="preserve">1,4-km-Netz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>NFI's sampling grid with a mesh size of 1.4 km. The 1.4-km grid is the grid size covering all the previous terrestrial Inventories, which is why it is also called the base grid.</t>
+    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,80 +730,80 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
@@ -1484,51 +1484,51 @@
         <v>685</v>
       </c>
       <c r="AC17" s="6">
         <v>6</v>
       </c>
       <c r="AD17" s="6">
         <v>9629</v>
       </c>
       <c r="AE17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1281967/463717</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">increment (gross increment)</t>
+            <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI2/NFI3</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #533</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4-km grid</t>
+            <t xml:space="preserve">1,4-km-Netz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>