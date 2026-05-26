--- v1 (2026-05-25)
+++ v2 (2026-05-26)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>LFI2–LFI3</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz</t>
+    <t>IFN2–IFN3</t>
+  </si>
+  <si>
+    <t>incremento (incremento lordo)</t>
+  </si>
+  <si>
+    <t>conifere e latifoglie</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Wirtschaftsregion</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione economica</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: 1000 m³/Jahr</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1000 m³/anno</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN2/IFN3</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...57 lines deleted...]
-    <t>1000 m³/Jahr</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 x 1,4 km</t>
+    </r>
+  </si>
+  <si>
+    <t>variazione 1993/95–2004/06</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>1000 m³/anno</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>conifere</t>
+  </si>
+  <si>
+    <t>latifoglie</t>
+  </si>
+  <si>
+    <t>non determinabile</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1281967/463717</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+      <t xml:space="preserve">incremento (incremento lordo)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #11</t>
     </r>
   </si>
   <si>
-    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode.</t>
+    <t>Aumento del volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm sopravissuti tra due inventari, il volume di legno del fusto con corteccia di tutti gli alberi e arbusti che hanno superato la soglia di cavallettamento e l'aumento modellizzato del volume di legno del fusto con corteccia degli alberi e arbusti scomparsi durante la metà del periodo di inventario.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">conifere e latifoglie</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Specie degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) raggruppate in due classi (conifere, latifoglie). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wirtschaftsregion</t>
+      <t xml:space="preserve">regione economica</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
+    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2/IFN3</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #533</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI2 (1993-1995) als auch im LFI3 (2004-2006) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Bosco che, sia nell'IFN2 (1993-1995) sia nell'IFN3 (2004-2006), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="17.567" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>685</v>
       </c>
       <c r="AC17" s="6">
         <v>6</v>
       </c>
       <c r="AD17" s="6">
         <v>9629</v>
       </c>
       <c r="AE17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1281967/463717</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+            <t xml:space="preserve">incremento (incremento lordo)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">conifere e latifoglie</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wirtschaftsregion</t>
+            <t xml:space="preserve">regione economica</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN2/IFN3</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #533</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>