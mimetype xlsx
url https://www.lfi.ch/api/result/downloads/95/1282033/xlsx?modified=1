--- v1 (2026-01-23)
+++ v2 (2026-05-25)
@@ -14,347 +14,347 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
-    <t>LFI2–LFI3</t>
-[...5 lines deleted...]
-    <t>Nadelholz, Laubholz</t>
+    <t>IFN2–IFN3</t>
+  </si>
+  <si>
+    <t>accroissement (accroissement brut)</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: m³/ha/Jahr</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: m³/ha/an</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN2/IFN3</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...33 lines deleted...]
-    <t>m³/ha/Jahr</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km</t>
+    </r>
+  </si>
+  <si>
+    <t>évolution 1993/95–2004/06</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>m³/ha/an</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...8 lines deleted...]
-    <t>Total</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1282033/463783</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+      <t xml:space="preserve">accroissement (accroissement brut)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #11</t>
     </r>
   </si>
   <si>
-    <t>Zunahme des Schaftholzvolumens in Rinde der zwischen zwei Inventuren überlebenden Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD), das Schaftholzvolumen in Rinde aller eingewachsenen Bäume und Sträucher und die modellierte Zunahme des Schaftholzvolumens in Rinde der Abgänge während der halben Inventurperiode.</t>
+    <t>Augmentation du volume du bois de tige en écorce de tous les arbres et arbustes avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm ayant survécu entre deux inventaires, le volume du bois de tige en écorce du passage à la futaie, et l’augmentation modélisée du volume du bois de tige en écorce des pertes durant la moitié de la période d’inventaire.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN2/IFN3</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #533</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI2 (1993-1995) als auch im LFI3 (2004-2006) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN2 (1993-1995) que dans l'IFN3 (2004-2006).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz</t>
+      <t xml:space="preserve">réseau 1,4 km</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Stichprobennetz des LFI mit einer Maschenweite von 1,4 km. Beim 1,4-km-Netz handelt es sich um das gemeinsame Netz aller bisherigen terrestrischen Inventuren, weshalb es auch als Basisnetz bezeichnet wird.</t>
+    <t>Réseau d'échantillonnage de l'IFN avec un maillage de 1,4 km. Le réseau 1,4 km est commun à tous les inventaires terrestres précédents, c'est pourquoi il est également appelé réseau de base.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -706,64 +706,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1108,235 +1108,235 @@
         <v>5.1</v>
       </c>
       <c r="M17" s="6">
         <v>5</v>
       </c>
       <c r="N17" s="6">
         <v>8.7</v>
       </c>
       <c r="O17" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:15" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1282033/463783</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
       <c r="O18" s="3"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Zuwachs (Bruttozuwachs)</t>
+            <t xml:space="preserve">accroissement (accroissement brut)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #11</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:15" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI2/LFI3</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN2/IFN3</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #533</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz</t>
+            <t xml:space="preserve">réseau 1,4 km</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>