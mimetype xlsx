--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,374 +14,374 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Bestandesalter (20-Jahres-Klassen)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>âge du peuplement (classes de 20 ans)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0 (unbestockt)</t>
-[...35 lines deleted...]
-    <t>Total</t>
+    <t>0 (sans boisement)</t>
+  </si>
+  <si>
+    <t>1-20 ans</t>
+  </si>
+  <si>
+    <t>21-40 ans</t>
+  </si>
+  <si>
+    <t>41-60 ans</t>
+  </si>
+  <si>
+    <t>61-80 ans</t>
+  </si>
+  <si>
+    <t>81-100 ans</t>
+  </si>
+  <si>
+    <t>101-120 ans</t>
+  </si>
+  <si>
+    <t>121-140 ans</t>
+  </si>
+  <si>
+    <t>141-160 ans</t>
+  </si>
+  <si>
+    <t>161-180 ans</t>
+  </si>
+  <si>
+    <t>&gt;180 ans</t>
+  </si>
+  <si>
+    <t>peuplements inéquiens</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1282340/464090</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bestandesalter (20-Jahres-Klassen)</t>
+      <t xml:space="preserve">âge du peuplement (classes de 20 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1263</t>
     </r>
   </si>
   <si>
-    <t>Alter des Bestandes in Klassen zu 20 Jahren. Grundlage: Feldaufnahme (MID 264: Bestandesalter)</t>
+    <t>Âge du peuplement en classes jusqu'à 20 ans. Source: relevé de terrain (MID 264: Bestandesalter)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1558,235 +1558,235 @@
         <v>100.0</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="6">
         <v>100.0</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1282340/464090</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Bestandesalter (20-Jahres-Klassen)</t>
+            <t xml:space="preserve">âge du peuplement (classes de 20 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1263</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>