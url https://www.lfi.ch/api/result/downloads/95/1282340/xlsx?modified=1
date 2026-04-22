--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,374 +14,374 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>âge du peuplement (classes de 20 ans)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>stand age (in 20-year classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0 (sans boisement)</t>
-[...32 lines deleted...]
-    <t>peuplements inéquiens</t>
+    <t>0 (unstocked)</t>
+  </si>
+  <si>
+    <t>1-20 years</t>
+  </si>
+  <si>
+    <t>21-40 years</t>
+  </si>
+  <si>
+    <t>41-60 years</t>
+  </si>
+  <si>
+    <t>61-80 years</t>
+  </si>
+  <si>
+    <t>81-100 years</t>
+  </si>
+  <si>
+    <t>101-120 years</t>
+  </si>
+  <si>
+    <t>121-140 years</t>
+  </si>
+  <si>
+    <t>141-160 years</t>
+  </si>
+  <si>
+    <t>161-180 years</t>
+  </si>
+  <si>
+    <t>&gt;180 years</t>
+  </si>
+  <si>
+    <t>uneven-aged</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1282340/464090</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">âge du peuplement (classes de 20 ans)</t>
+      <t xml:space="preserve">stand age (in 20-year classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1263</t>
     </r>
   </si>
   <si>
-    <t>Âge du peuplement en classes jusqu'à 20 ans. Source: relevé de terrain (MID 264: Bestandesalter)</t>
+    <t>Age of the stand – in classes of 20 years. Reference: Field Survey (MID 264: Bestandesalter)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -733,51 +733,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1558,235 +1558,235 @@
         <v>100.0</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="6">
         <v>100.0</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1282340/464090</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">âge du peuplement (classes de 20 ans)</t>
+            <t xml:space="preserve">stand age (in 20-year classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1263</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>