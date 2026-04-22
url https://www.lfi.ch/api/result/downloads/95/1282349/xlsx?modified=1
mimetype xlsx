--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>età del popolamento (classi di 20 anni)</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>âge du peuplement (classes de 20 ans)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,273 +172,273 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0 (non boscata)</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>0 (sans boisement)</t>
+  </si>
+  <si>
+    <t>1-20 ans</t>
+  </si>
+  <si>
+    <t>21-40 ans</t>
+  </si>
+  <si>
+    <t>41-60 ans</t>
+  </si>
+  <si>
+    <t>61-80 ans</t>
+  </si>
+  <si>
+    <t>81-100 ans</t>
+  </si>
+  <si>
+    <t>101-120 ans</t>
+  </si>
+  <si>
+    <t>121-140 ans</t>
+  </si>
+  <si>
+    <t>141-160 ans</t>
+  </si>
+  <si>
+    <t>161-180 ans</t>
+  </si>
+  <si>
+    <t>&gt;180 ans</t>
+  </si>
+  <si>
+    <t>peuplements inéquiens</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1282349/464099</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">età del popolamento (classi di 20 anni)</t>
+      <t xml:space="preserve">âge du peuplement (classes de 20 ans)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1263</t>
     </r>
   </si>
   <si>
-    <t>Età del popolamento in classi di 20 anni. Fonte: rilievo sul terreno (MID 264: Bestandesalter)</t>
+    <t>Âge du peuplement en classes jusqu'à 20 ans. Source: relevé de terrain (MID 264: Bestandesalter)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -790,51 +790,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -3477,51 +3477,51 @@
         <v>100.0</v>
       </c>
       <c r="AY26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.0</v>
       </c>
       <c r="BA26" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1282349/464099</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
@@ -3559,191 +3559,191 @@
       <c r="AQ27" s="3"/>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="3"/>
       <c r="AX27" s="3"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">età del popolamento (classi di 20 anni)</t>
+            <t xml:space="preserve">âge du peuplement (classes de 20 ans)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1263</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:53" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:53" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>