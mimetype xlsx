--- v2 (2026-04-22)
+++ v3 (2026-04-22)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>âge du peuplement (classes de 20 ans)</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>stand age (in 20-year classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, column total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">: accessible forest without shrub forest</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>state 2018/26</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,273 +172,273 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0 (sans boisement)</t>
-[...32 lines deleted...]
-    <t>peuplements inéquiens</t>
+    <t>0 (unstocked)</t>
+  </si>
+  <si>
+    <t>1-20 years</t>
+  </si>
+  <si>
+    <t>21-40 years</t>
+  </si>
+  <si>
+    <t>41-60 years</t>
+  </si>
+  <si>
+    <t>61-80 years</t>
+  </si>
+  <si>
+    <t>81-100 years</t>
+  </si>
+  <si>
+    <t>101-120 years</t>
+  </si>
+  <si>
+    <t>121-140 years</t>
+  </si>
+  <si>
+    <t>141-160 years</t>
+  </si>
+  <si>
+    <t>161-180 years</t>
+  </si>
+  <si>
+    <t>&gt;180 years</t>
+  </si>
+  <si>
+    <t>uneven-aged</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1282349/464099</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface forestière</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">âge du peuplement (classes de 20 ans)</t>
+      <t xml:space="preserve">stand age (in 20-year classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1263</t>
     </r>
   </si>
   <si>
-    <t>Âge du peuplement en classes jusqu'à 20 ans. Source: relevé de terrain (MID 264: Bestandesalter)</t>
+    <t>Age of the stand – in classes of 20 years. Reference: Field Survey (MID 264: Bestandesalter)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+      <t xml:space="preserve">accessible forest without shrub forest</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -790,51 +790,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="38.705" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -3477,51 +3477,51 @@
         <v>100.0</v>
       </c>
       <c r="AY26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ26" s="6">
         <v>100.0</v>
       </c>
       <c r="BA26" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:53" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1282349/464099</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
@@ -3559,86 +3559,86 @@
       <c r="AQ27" s="3"/>
       <c r="AR27" s="3"/>
       <c r="AS27" s="3"/>
       <c r="AT27" s="3"/>
       <c r="AU27" s="3"/>
       <c r="AV27" s="3"/>
       <c r="AW27" s="3"/>
       <c r="AX27" s="3"/>
       <c r="AY27" s="3"/>
       <c r="AZ27" s="3"/>
       <c r="BA27" s="3"/>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface forestière</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">âge du peuplement (classes de 20 ans)</t>
+            <t xml:space="preserve">stand age (in 20-year classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1263</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
@@ -3664,86 +3664,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="39" spans="1:53">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
+            <t xml:space="preserve">accessible forest without shrub forest</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:53" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:53">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:53" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>62</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>