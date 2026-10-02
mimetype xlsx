--- v1 (2026-04-22)
+++ v2 (2026-10-02)
@@ -1,463 +1,367 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>âge du peuplement (classes de 20 ans)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: 1000 ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0 (unbestockt)</t>
-[...206 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>0 (sans boisement)</t>
+  </si>
+  <si>
+    <t>1-20 ans</t>
+  </si>
+  <si>
+    <t>21-40 ans</t>
+  </si>
+  <si>
+    <t>41-60 ans</t>
+  </si>
+  <si>
+    <t>61-80 ans</t>
+  </si>
+  <si>
+    <t>81-100 ans</t>
+  </si>
+  <si>
+    <t>101-120 ans</t>
+  </si>
+  <si>
+    <t>121-140 ans</t>
+  </si>
+  <si>
+    <t>141-160 ans</t>
+  </si>
+  <si>
+    <t>161-180 ans</t>
+  </si>
+  <si>
+    <t>&gt;180 ans</t>
+  </si>
+  <si>
+    <t>peuplements inéquiens</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN4/IFN5 [2282]
+Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>âge du peuplement (classes de 20 ans) [BESTALTKLA20, 1263]
+Âge du peuplement en classes jusqu'à 20 ans. Source: relevé de terrain (MID 264: Bestandesalter)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:28:15</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, 0 (sans boisement), 1-20 ans, 21-40 ans, 41-60 ans, 61-80 ans, 81-100 ans, 101-120 ans, 121-140 ans, 141-160 ans, 161-180 ans, &gt;180 ans, peuplements inéquiens, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -718,1021 +622,1257 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M43"/>
+  <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B28" sqref="B28:M50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>1.0</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>58</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>4.1</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>29</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>2.4</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>38</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>9.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>19</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>1.7</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>44</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>19.0</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>12.0</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>17</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>26.6</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>10</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>14.8</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>16</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>14.9</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>15</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>1.8</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>45</v>
       </c>
-      <c r="L15" s="6">
-[...2 lines deleted...]
-      <c r="M15" s="6">
+      <c r="L15" s="5">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="M15" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>20.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>12</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>39.2</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>22.0</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>12</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>43.2</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>9</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>14.8</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>15</v>
       </c>
-      <c r="L16" s="6">
-[...2 lines deleted...]
-      <c r="M16" s="6">
+      <c r="L16" s="5">
+        <v>139.40000000000001</v>
+      </c>
+      <c r="M16" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>12.5</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>16</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>29.8</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>10</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>18.6</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>13</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>37.9</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>9</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>30.0</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>10</v>
       </c>
-      <c r="L17" s="6">
-[...2 lines deleted...]
-      <c r="M17" s="6">
+      <c r="L17" s="5">
+        <v>128.90000000000001</v>
+      </c>
+      <c r="M17" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>14.4</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>15</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>18.7</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>13</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>12.0</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>17</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>19.8</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>13</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>24.5</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>11</v>
       </c>
-      <c r="L18" s="6">
-[...2 lines deleted...]
-      <c r="M18" s="6">
+      <c r="L18" s="5">
+        <v>89.40000000000001</v>
+      </c>
+      <c r="M18" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>29.1</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>10</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>31.3</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>9</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>18.2</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>13</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>24.9</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>11</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>7.6</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>21</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>111.2</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>23.8</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>11</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>29.6</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>10</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>22.5</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>12</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>18.5</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>13</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>3.6</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>31</v>
       </c>
-      <c r="L20" s="6">
-[...2 lines deleted...]
-      <c r="M20" s="6">
+      <c r="L20" s="5">
+        <v>98.099999999999994</v>
+      </c>
+      <c r="M20" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>12.7</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>16</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>12.0</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>16</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>13.8</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>15</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>16.3</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>14</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>1.8</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>44</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>56.6</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>10.4</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>18</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>6.7</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E22" s="5">
         <v>22</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>14.8</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>15</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>25.6</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>11</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>8.7</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>20</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="5">
         <v>66.2</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>2.8</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>35</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>1.0</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>58</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>8.5</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>19</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>19.8</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="5">
         <v>13</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="5">
         <v>2.5</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>38</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>34.7</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>6.9</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>23</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>1.7</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>45</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>11.5</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>17</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>41.8</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>9</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>13.7</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>15</v>
       </c>
-      <c r="L24" s="6">
-[...2 lines deleted...]
-      <c r="M24" s="6">
+      <c r="L24" s="5">
+        <v>75.59999999999999</v>
+      </c>
+      <c r="M24" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>49.2</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>7</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>24.9</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>11</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>57.9</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <v>7</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>113.7</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="5">
         <v>5</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="5">
         <v>41.7</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <v>8</v>
       </c>
-      <c r="L25" s="6">
-[...2 lines deleted...]
-      <c r="M25" s="6">
+      <c r="L25" s="5">
+        <v>287.39999999999998</v>
+      </c>
+      <c r="M25" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="6">
-[...2 lines deleted...]
-      <c r="C26" s="6">
+      <c r="B26" s="5">
+        <v>195.099999999999994</v>
+      </c>
+      <c r="C26" s="5">
         <v>1</v>
       </c>
-      <c r="D26" s="6">
-[...2 lines deleted...]
-      <c r="E26" s="6">
+      <c r="D26" s="5">
+        <v>225.59999999999999</v>
+      </c>
+      <c r="E26" s="5">
         <v>1</v>
       </c>
-      <c r="F26" s="6">
-[...2 lines deleted...]
-      <c r="G26" s="6">
+      <c r="F26" s="5">
+        <v>217.099999999999994</v>
+      </c>
+      <c r="G26" s="5">
         <v>2</v>
       </c>
-      <c r="H26" s="6">
-[...2 lines deleted...]
-      <c r="I26" s="6">
+      <c r="H26" s="5">
+        <v>386.10000000000002</v>
+      </c>
+      <c r="I26" s="5">
         <v>1</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="5">
         <v>152.5</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="5">
         <v>2</v>
       </c>
-      <c r="L26" s="6">
-[...2 lines deleted...]
-      <c r="M26" s="6">
+      <c r="L26" s="5">
+        <v>1176.40000000000009</v>
+      </c>
+      <c r="M26" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A27" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M27" s="3"/>
+      <c r="A27" t="s">
+        <v>32</v>
+      </c>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6"/>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A39" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
     </row>
     <row r="42" spans="1:13">
-      <c r="A42" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A42" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B46" s="7"/>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+    </row>
+    <row r="47" spans="1:13">
+      <c r="A47" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B47" s="7"/>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A27:M27"/>
-    <mergeCell ref="A30:M30"/>
-[...8 lines deleted...]
-    <mergeCell ref="A43:M43"/>
+    <mergeCell ref="A28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B49:M49"/>
+    <mergeCell ref="B50:M50"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>