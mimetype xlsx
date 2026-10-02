--- v2 (2026-10-02)
+++ v3 (2026-10-02)
@@ -14,245 +14,245 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
-    <t>IFN5</t>
-[...23 lines deleted...]
-    <t>région de production</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Bestandesalter (20-Jahres-Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: Produktionsregion</t>
+  </si>
+  <si>
+    <t>Einheit: 1000 ha</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Suisse</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>0 (sans boisement)</t>
-[...38 lines deleted...]
-    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+    <t>0 (unbestockt)</t>
+  </si>
+  <si>
+    <t>1-20 Jahre</t>
+  </si>
+  <si>
+    <t>21-40 Jahre</t>
+  </si>
+  <si>
+    <t>41-60 Jahre</t>
+  </si>
+  <si>
+    <t>61-80 Jahre</t>
+  </si>
+  <si>
+    <t>81-100 Jahre</t>
+  </si>
+  <si>
+    <t>101-120 Jahre</t>
+  </si>
+  <si>
+    <t>121-140 Jahre</t>
+  </si>
+  <si>
+    <t>141-160 Jahre</t>
+  </si>
+  <si>
+    <t>161-180 Jahre</t>
+  </si>
+  <si>
+    <t>&gt;180 Jahre</t>
+  </si>
+  <si>
+    <t>ungleichaltrig</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI4/LFI5 [2282]
+Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>Produktionsregion [PRODREG, 49]
+Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>surface forestière [44], ha
-Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>âge du peuplement (classes de 20 ans) [BESTALTKLA20, 1263]
-Âge du peuplement en classes jusqu'à 20 ans. Source: relevé de terrain (MID 264: Bestandesalter)</t>
+    <t>Bestandesalter (20-Jahres-Klassen) [BESTALTKLA20, 1263]
+Alter des Bestandes in Klassen zu 20 Jahren. Grundlage: Feldaufnahme (MID 264: Bestandesalter)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 09:28:15</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>pas d'indication, 0 (sans boisement), 1-20 ans, 21-40 ans, 41-60 ans, 61-80 ans, 81-100 ans, 101-120 ans, 121-140 ans, 141-160 ans, 161-180 ans, &gt;180 ans, peuplements inéquiens, total</t>
+    <t>keine Angabe, 0 (unbestockt), 1-20 Jahre, 21-40 Jahre, 41-60 Jahre, 61-80 Jahre, 81-100 Jahre, 101-120 Jahre, 121-140 Jahre, 141-160 Jahre, 161-180 Jahre, &gt;180 Jahre, ungleichaltrig, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">le reste: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -637,52 +637,52 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M50"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B28" sqref="B28:M50"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="9" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9" customWidth="true" style="0"/>
-    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
     <col min="6" max="6" width="9" customWidth="true" style="0"/>
     <col min="7" max="7" width="4" customWidth="true" style="0"/>
     <col min="8" max="8" width="9" customWidth="true" style="0"/>
     <col min="9" max="9" width="4" customWidth="true" style="0"/>
     <col min="10" max="10" width="11" customWidth="true" style="0"/>
     <col min="11" max="11" width="6" customWidth="true" style="0"/>
     <col min="12" max="12" width="9" customWidth="true" style="0"/>
     <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>