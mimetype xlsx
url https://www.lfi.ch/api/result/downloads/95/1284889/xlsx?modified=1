--- v0 (2026-10-01)
+++ v1 (2026-10-01)
@@ -14,240 +14,240 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
-    <t>NFI5</t>
-[...23 lines deleted...]
-    <t>biogeographical region</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Anzahl Gehölzarten (ab 40 cm Höhe)</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: Stk.</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>n</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...20 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+    <t>obersubalpin</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Demarcation of Switzerland into six regions with similar flora and fauna. The six regions correspond to the basic categories in the publication «The Biogeographical Regions of Switzerland», which was published by FOEN in 2022.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald ohne Gebüschwald LFI1-LFI5 [2382]
+Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>number of woody species (≥40 cm high) [144], Stk.
-Number of species of trees and shrubs that occur within the 200 m² circle on the sample plot with at least one living individual ≥40 cm high.</t>
+    <t>Anzahl Gehölzarten (ab 40 cm Höhe) [144], Stk.
+Anzahl Baum- und Straucharten, die im 2-Aren-Probekreis mit mindestens einem lebenden Individuum ab 40 cm Höhe vertreten sind.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 18.05.2022 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
-    <t>sample size (number of forest plots) [125], Stk.
-Number of forest sample plots (Plots).</t>
+    <t>Stichprobengrösse (Anzahl Waldprobeflächen) [125], Stk.
+Anzahl Probeflächen (Plots), die im Rahmen der LFI-Erhebungen aufgenommen wurden (Stichprobengrösse). Die Messungen auf diesen Probeflächen bilden die Grundlage für die statistischen Schätzungen (Hochrechnungen) des LFI über den Schweizer Wald.</t>
   </si>
   <si>
     <t>gerechnet am 12.05.2022 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>altitudinal vegetation belts (NaiS; 6 classes) [NAISHSTKOMB6KL, 2633]
-Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) [NAISHSTKOMB6KL, 2633]
+Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 07:19:14</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, upper subalpine, subalpine, high-montane, lower and upper montane, submontane, hyperinsubric and colline, total</t>
+    <t>keine Angabe, obersubalpin, subalpin, hochmontan, unter- und obermontan, submontan, hyperinsubrisch und kollin, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -631,63 +631,63 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="6" customWidth="true" style="0"/>
-    <col min="3" max="3" width="5" customWidth="true" style="0"/>
-    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
-    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
     <col min="7" max="7" width="9" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="13" max="13" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12" customWidth="true" style="0"/>
+    <col min="10" max="10" width="14" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
     <col min="14" max="14" width="7" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>