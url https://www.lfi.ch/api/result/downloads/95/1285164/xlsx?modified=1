--- v0 (2025-11-19)
+++ v1 (2026-05-17)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>development stage</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>diversità delle specie legnose</t>
+  </si>
+  <si>
+    <t>stadio di sviluppo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
-      <t xml:space="preserve">: index</t>
+      <t xml:space="preserve">: indice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,255 +172,255 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
-[...2 lines deleted...]
-    <t>index</t>
+    <t>Svizzera</t>
+  </si>
+  <si>
+    <t>indice</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>young growth/ thicket</t>
-[...17 lines deleted...]
-    <t>total</t>
+    <t>novelleto/spessina</t>
+  </si>
+  <si>
+    <t>perticaia</t>
+  </si>
+  <si>
+    <t>fustaia giovane</t>
+  </si>
+  <si>
+    <t>fustaia adulta</t>
+  </si>
+  <si>
+    <t>fustaia matura</t>
+  </si>
+  <si>
+    <t>misto</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1285164/466914</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversity of woody species</t>
+      <t xml:space="preserve">diversità delle specie legnose</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Measure for the ecological assessment of forest stands, derived from the number of woody species with a diameter at breast height (dbh) ≥12 cm and the occurrence of woody species of special ecological significance (willows, birches, alders, native poplars, oaks, chestnut, cherry, wild fruit and Sorbus species) in the upper layer.</t>
+    <t>Indicatore ecologico per valutare i popolamenti forestali in funzione del numero di specie legnose di almeno 12 cm di diametro a petto d'uomo (DPU) e della presenza, nello strato superiore del popolamento, di specie legnose con particolare valore ecologico (salici, betulle, ontani, pioppi autoctoni, querce, castagni, ciliegi, alberi da frutto selvatici e sorbi).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">development stage</t>
+      <t xml:space="preserve">stadio di sviluppo</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Stage of stand development, defined by the dominant diameter at breast height (dbhdom = dbh of the 100 largest [thickest] trees per hectare). Young growth/thicket: dbhdom &lt;12 cm, pole timber: dbhdom 12-30 cm, young timber: dbhdom 31-40 cm, medium timber : dbhdom 41-50 cm, old timber: dbhdom &gt;50 cm, mixed: trees of different development stages, no development stage predominant or groups of different development stages covering &lt; 500 m². Reference: Field Survey (MID 261: Entwicklungsstufe)</t>
+    <t>Tappa nell'evoluzione di un popolamento, definito in base al diametro dominante (DPUdom = DPU dei 100 alberi più grossi ad ettaro). Novelleto/spessina: DPUdom &lt;12 cm, perticaia: DPUdom 12-30 cm, fustaia giovane: DPUdom 31-40 cm, fustaia adulta: DPUdom 41-50 cm, fustaia matura: DPUdom &gt;50 cm, misto: alberi di diversi stadi di sviluppo, nessuno stadio di sviluppo predominante oppure gruppi di diversi stadi di sviluppo più piccoli di 5 are. Fonte: rilievo sul terreno (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,102 +772,102 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="9.283" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
@@ -2493,51 +2493,51 @@
         <v>3.5</v>
       </c>
       <c r="AY20" s="6">
         <v>4</v>
       </c>
       <c r="AZ20" s="6">
         <v>2.6</v>
       </c>
       <c r="BA20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1285164/466914</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -2575,191 +2575,191 @@
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversity of woody species</t>
+            <t xml:space="preserve">diversità delle specie legnose</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">development stage</t>
+            <t xml:space="preserve">stadio di sviluppo</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>