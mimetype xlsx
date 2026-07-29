--- v1 (2026-05-17)
+++ v2 (2026-07-29)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>stadio di sviluppo</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gehölzartenvielfalt</t>
+  </si>
+  <si>
+    <t>Entwicklungsstufe</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: indice</t>
+      <t xml:space="preserve">: Index</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,255 +172,255 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
-[...2 lines deleted...]
-    <t>indice</t>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Index</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>novelleto/spessina</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>Jungwuchs/Dickung</t>
+  </si>
+  <si>
+    <t>Stangenholz</t>
+  </si>
+  <si>
+    <t>schwaches Baumholz</t>
+  </si>
+  <si>
+    <t>mittleres Baumholz</t>
+  </si>
+  <si>
+    <t>starkes Baumholz</t>
+  </si>
+  <si>
+    <t>gemischt</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1285164/466914</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diversità delle specie legnose</t>
+      <t xml:space="preserve">Gehölzartenvielfalt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #36</t>
     </r>
   </si>
   <si>
-    <t>Indicatore ecologico per valutare i popolamenti forestali in funzione del numero di specie legnose di almeno 12 cm di diametro a petto d'uomo (DPU) e della presenza, nello strato superiore del popolamento, di specie legnose con particolare valore ecologico (salici, betulle, ontani, pioppi autoctoni, querce, castagni, ciliegi, alberi da frutto selvatici e sorbi).</t>
+    <t>Masszahl zur ökologischen Beurteilung von Waldbeständen, abgeleitet aus der Anzahl Gehölzarten ab 12 cm Brusthöhendurchmesser (BHD) und dem Vorkommen von Gehölzarten mit spezieller ökologischer Bedeutung (Weiden, Birken, Erlen, einheimische Pappeln, Eichen, Kastanie, Kirschbaum, Wildobst und Sorbus-Arten) in der Oberschicht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stadio di sviluppo</t>
+      <t xml:space="preserve">Entwicklungsstufe</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #20</t>
     </r>
   </si>
   <si>
-    <t>Tappa nell'evoluzione di un popolamento, definito in base al diametro dominante (DPUdom = DPU dei 100 alberi più grossi ad ettaro). Novelleto/spessina: DPUdom &lt;12 cm, perticaia: DPUdom 12-30 cm, fustaia giovane: DPUdom 31-40 cm, fustaia adulta: DPUdom 41-50 cm, fustaia matura: DPUdom &gt;50 cm, misto: alberi di diversi stadi di sviluppo, nessuno stadio di sviluppo predominante oppure gruppi di diversi stadi di sviluppo più piccoli di 5 are. Fonte: rilievo sul terreno (MID 261: Entwicklungsstufe)</t>
+    <t>Etappe der Bestandesentwicklung, definiert durch den dominanten Brusthöhendurchmesser (BHDdom = BHD der 100 stärksten [dicksten] Bäume pro Hektare). Jungwuchs/Dickung: BHDdom &lt;12 cm, Stangenholz: BHDdom 12-30 cm, schwaches Baumholz: BHDdom 31-40 cm, mittleres Baumholz: BHDdom 41-50 cm, starkes Baumholz: BHDdom &gt;50 cm, gemischt: Bäume verschiedener Entwicklungsstufe, keine Entwicklungsstufe vorherrschend oder Gruppen verschiedener Entwicklungsstufen, die kleiner als 5 Aren sind. Grundlage: Feldaufnahme (MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,102 +772,102 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.565" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="26" max="26" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="28" max="28" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="28" max="28" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="30" max="30" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="30" max="30" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="32" max="32" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="32" max="32" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="34" max="34" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="34" max="34" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="36" max="36" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="36" max="36" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="38" max="38" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="38" max="38" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="42" max="42" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="42" max="42" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="48" max="48" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="48" max="48" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="50" max="50" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="50" max="50" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
@@ -2493,51 +2493,51 @@
         <v>3.5</v>
       </c>
       <c r="AY20" s="6">
         <v>4</v>
       </c>
       <c r="AZ20" s="6">
         <v>2.6</v>
       </c>
       <c r="BA20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1285164/466914</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -2575,191 +2575,191 @@
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diversità delle specie legnose</t>
+            <t xml:space="preserve">Gehölzartenvielfalt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #36</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stadio di sviluppo</t>
+            <t xml:space="preserve">Entwicklungsstufe</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #20</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>