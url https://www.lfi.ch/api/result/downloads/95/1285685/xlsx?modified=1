--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,489 +14,489 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>numero totale di fusti con danni (due danni principali) diviso per numero totale di fusti</t>
+    <t>Gesamtstammzahl mit den zwei wichtigsten Schäden geteilt durch Gesamtstammzahl</t>
   </si>
   <si>
-    <t>quota (classi di 200 m) · danni agli alberi (13 classi)</t>
+    <t>Höhenlage (200-m-Klassen) · Art der Baumschäden (13 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>regione economica</t>
+    <t>Wirtschaftsregion</t>
   </si>
   <si>
-    <t>Giura Ovest</t>
+    <t>Jura West</t>
   </si>
   <si>
-    <t>Giura Est</t>
+    <t>Jura Ost</t>
   </si>
   <si>
-    <t>Altopiano Ovest</t>
+    <t>Mittelland West</t>
   </si>
   <si>
-    <t>Altopiano Centro</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
-    <t>Altopiano Est</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
-    <t>Prealpi Ovest</t>
+    <t>Voralpen West</t>
   </si>
   <si>
-    <t>Prealpi Centro</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
-    <t>Prealpi Est</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
-    <t>Alpi Nord-Ovest</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
-    <t>Alpi Centro</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
-    <t>Alpi Nord-Est</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
-    <t>Alpi Sud-Ovest</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Alpi Sud-Est</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>quota (classi di 200 m)</t>
+    <t>Höhenlage (200-m-Klassen)</t>
   </si>
   <si>
-    <t>danni agli alberi (13 classi)</t>
+    <t>Art der Baumschäden (13 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
+    <t>kein sichtbarer Schaden</t>
   </si>
   <si>
-    <t>scortecciamento</t>
+    <t>freigelegter Holzkörper</t>
   </si>
   <si>
-    <t>fessura, cretto</t>
+    <t>Riss, Leiste</t>
   </si>
   <si>
-    <t>stroncatura</t>
+    <t>Schaftbruch</t>
   </si>
   <si>
-    <t>trasparenza della chioma &gt;50%</t>
+    <t>Kronenverlichtung &gt;50%</t>
   </si>
   <si>
-    <t>cancro</t>
+    <t>Krebs</t>
   </si>
   <si>
-    <t>necrosi della corteccia</t>
+    <t>Rindennekrose</t>
   </si>
   <si>
-    <t>colata di resina</t>
+    <t>Harzfluss</t>
   </si>
   <si>
-    <t>corpi estranei</t>
+    <t>Einschluss</t>
   </si>
   <si>
-    <t>cima secca</t>
+    <t>Gipfeldürre</t>
   </si>
   <si>
-    <t>altri danni</t>
+    <t>anderer Schaden</t>
   </si>
   <si>
-    <t>alberi vivi a terra</t>
+    <t>liegende lebende Bäume</t>
   </si>
   <si>
-    <t>alberi morti</t>
+    <t>tote Bäume</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1601-1800 m</t>
   </si>
   <si>
     <t>1401-1600 m</t>
   </si>
   <si>
     <t>1201-1400 m</t>
   </si>
   <si>
     <t>1001-1200 m</t>
   </si>
   <si>
     <t>801-1000 m</t>
   </si>
   <si>
     <t>601-800 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1285685/467435</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti con danni (due danni principali)</t>
+      <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #415</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti degli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) con danni. Vengono considerati solamente i due danni principali di un albero. Visto che un albero può avere diversi danni, esso può contribuire più volte al numero totale di fusti danneggiati.</t>
+    <t>Anzahl lebende und tote Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) mit Schäden. Berücksichtigt werden nur die zwei wichtigsten Schäden an einem Baum. Da ein Baum mehrere Schäden aufweisen kann, kann er mehrmals zur Gesamtstammzahl mit den zwei wichtigsten Schäden beitragen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti</t>
+      <t xml:space="preserve">Gesamtstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quota (classi di 200 m)</t>
+      <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #964</t>
     </r>
   </si>
   <si>
-    <t>Altitudine sopra il livello del mare in classi di 200 m. Fonte: modello digitale DHm²5 di Swisstopo.</t>
+    <t>Höhe über Meer in Klassen zu 200 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">danni agli alberi (13 classi)</t>
+      <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2667</t>
     </r>
   </si>
   <si>
-    <t>Danni agli alberi e agli arbusti a partire da 12 cm di diametro a petto d'uomo (DPU), suddivisi in 13 classi. Undici di queste classi riguardano esclusivamente gli alberi e gli arbusti vivi in piedi con un DPU di 12 cm o più, mentre una classe è formata dagli alberi e dagli arbusti vivi a terra e un'altra dagli alberi e dagli arbusti morti con un DPU di 12 cm o più. Fonte: rilievo sul terreno (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Schäden an Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) in 13 Klassen. Elf dieser Klassen beziehen sich ausschliesslich auf die stehenden lebenden Bäume und Sträucher ab 12 cm BHD, je eine Klasse bilden die liegenden lebenden (grünen) Bäume und Sträucher und die toten Bäume und Sträucher ab 12 cm BHD. Grundlage: Feldaufnahme (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -851,52 +851,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -15556,51 +15556,51 @@
         <v>29</v>
       </c>
       <c r="AD162" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AE162" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AF162" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="163" spans="1:32" customHeight="1" ht="21.75">
       <c r="A163" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1285685/467435</t>
           </r>
         </is>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3"/>
       <c r="K163" s="3"/>
       <c r="L163" s="3"/>
@@ -15616,261 +15616,261 @@
       <c r="V163" s="3"/>
       <c r="W163" s="3"/>
       <c r="X163" s="3"/>
       <c r="Y163" s="3"/>
       <c r="Z163" s="3"/>
       <c r="AA163" s="3"/>
       <c r="AB163" s="3"/>
       <c r="AC163" s="3"/>
       <c r="AD163" s="3"/>
       <c r="AE163" s="3"/>
       <c r="AF163" s="3"/>
     </row>
     <row r="166" spans="1:32">
       <c r="A166" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti con danni (due danni principali)</t>
+            <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #415</t>
           </r>
         </is>
       </c>
     </row>
     <row r="167" spans="1:32" customHeight="1" ht="29">
       <c r="A167" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="169" spans="1:32">
       <c r="A169" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti</t>
+            <t xml:space="preserve">Gesamtstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:32" customHeight="1" ht="29">
       <c r="A170" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="172" spans="1:32">
       <c r="A172" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quota (classi di 200 m)</t>
+            <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #964</t>
           </r>
         </is>
       </c>
     </row>
     <row r="173" spans="1:32" customHeight="1" ht="29">
       <c r="A173" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="175" spans="1:32">
       <c r="A175" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">danni agli alberi (13 classi)</t>
+            <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2667</t>
           </r>
         </is>
       </c>
     </row>
     <row r="176" spans="1:32" customHeight="1" ht="29">
       <c r="A176" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="178" spans="1:32">
       <c r="A178" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="179" spans="1:32" customHeight="1" ht="29">
       <c r="A179" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="181" spans="1:32">
       <c r="A181" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="182" spans="1:32" customHeight="1" ht="29">
       <c r="A182" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="184" spans="1:32">
       <c r="A184" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="185" spans="1:32" customHeight="1" ht="29">
       <c r="A185" s="1" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>