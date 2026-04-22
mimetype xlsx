--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,459 +17,459 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero totale di fusti con danni (due danni principali) diviso per numero totale di fusti</t>
+    <t>nombre total de tiges avec les deux principaux dégâts divisé par nombre total de tiges</t>
   </si>
   <si>
-    <t>quota (classi di 200 m) · danni agli alberi (13 classi)</t>
+    <t>altitude (par classes de 200 m) · type de dégâts aux arbres (13 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>regione di produzione</t>
+    <t>région de production</t>
   </si>
   <si>
-    <t>Giura</t>
+    <t>Jura</t>
   </si>
   <si>
-    <t>Altopiano</t>
+    <t>Plateau</t>
   </si>
   <si>
-    <t>Prealpi</t>
+    <t>Préalpes</t>
   </si>
   <si>
-    <t>Alpi</t>
+    <t>Alpes</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>quota (classi di 200 m)</t>
+    <t>altitude (par classes de 200 m)</t>
   </si>
   <si>
-    <t>danni agli alberi (13 classi)</t>
+    <t>type de dégâts aux arbres (13 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessun danno visibile</t>
+    <t>pas de dégât visible</t>
   </si>
   <si>
-    <t>scortecciamento</t>
+    <t>bois mis à nu</t>
   </si>
   <si>
-    <t>fessura, cretto</t>
+    <t>fente, bourrelet</t>
   </si>
   <si>
-    <t>stroncatura</t>
+    <t>cassure de la tige</t>
   </si>
   <si>
-    <t>trasparenza della chioma &gt;50%</t>
+    <t>défoliation &gt;50%</t>
   </si>
   <si>
-    <t>cancro</t>
+    <t>chancre</t>
   </si>
   <si>
-    <t>necrosi della corteccia</t>
+    <t>nécrose corticale</t>
   </si>
   <si>
-    <t>colata di resina</t>
+    <t>coulée de résine</t>
   </si>
   <si>
-    <t>corpi estranei</t>
+    <t>inclusion</t>
   </si>
   <si>
-    <t>cima secca</t>
+    <t>cime sèche</t>
   </si>
   <si>
-    <t>altri danni</t>
+    <t>autres dégâts</t>
   </si>
   <si>
-    <t>alberi vivi a terra</t>
+    <t>arbres vifs à terre</t>
   </si>
   <si>
-    <t>alberi morti</t>
+    <t>arbres morts</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1601-1800 m</t>
   </si>
   <si>
     <t>1401-1600 m</t>
   </si>
   <si>
     <t>1201-1400 m</t>
   </si>
   <si>
     <t>1001-1200 m</t>
   </si>
   <si>
     <t>801-1000 m</t>
   </si>
   <si>
     <t>601-800 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1285690/467440</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti con danni (due danni principali)</t>
+      <t xml:space="preserve">nombre total de tiges avec les deux principaux dégâts</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #415</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti degli alberi e arbusti vivi e morti (in piedi e a terra) a partire da 12 cm di diametro a petto d'uomo (DPU) con danni. Vengono considerati solamente i due danni principali di un albero. Visto che un albero può avere diversi danni, esso può contribuire più volte al numero totale di fusti danneggiati.</t>
+    <t>Nombre de tiges d'arbres et d'arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) présentant des dégâts. Pour chaque arbre, seuls les deux principaux dégâts sont pris en compte. Un même arbre pouvant présenter simultanément plusieurs dégâts, il peut contribuer plusieurs fois au nombre total de tiges avec les deux principaux dégâts.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti</t>
+      <t xml:space="preserve">nombre total de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le nombre total de tiges est la somme du nombre de tiges et du nombre de tiges de bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">quota (classi di 200 m)</t>
+      <t xml:space="preserve">altitude (par classes de 200 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #964</t>
     </r>
   </si>
   <si>
-    <t>Altitudine sopra il livello del mare in classi di 200 m. Fonte: modello digitale DHm²5 di Swisstopo.</t>
+    <t>Altitude par tranches de 200 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">danni agli alberi (13 classi)</t>
+      <t xml:space="preserve">type de dégâts aux arbres (13 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2667</t>
     </r>
   </si>
   <si>
-    <t>Danni agli alberi e agli arbusti a partire da 12 cm di diametro a petto d'uomo (DPU), suddivisi in 13 classi. Undici di queste classi riguardano esclusivamente gli alberi e gli arbusti vivi in piedi con un DPU di 12 cm o più, mentre una classe è formata dagli alberi e dagli arbusti vivi a terra e un'altra dagli alberi e dagli arbusti morti con un DPU di 12 cm o più. Fonte: rilievo sul terreno (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Dégâts aux arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, en 13 classes. Onze de ces classes concernent exclusivement les arbres et arbustes vifs sur pied à partir d'un DHP de 12 cm, tandis que les arbres et arbustes verts à terre et les arbres et arbustes morts à partir d'un DHP de 12 cm constituent chacun une classe. Source: relevé de terrain (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -824,52 +824,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="30.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -7303,303 +7303,303 @@
         <v>20</v>
       </c>
       <c r="L162" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M162" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N162" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:14" customHeight="1" ht="21.75">
       <c r="A163" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1285690/467440</t>
           </r>
         </is>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3"/>
       <c r="K163" s="3"/>
       <c r="L163" s="3"/>
       <c r="M163" s="3"/>
       <c r="N163" s="3"/>
     </row>
     <row r="166" spans="1:14">
       <c r="A166" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti con danni (due danni principali)</t>
+            <t xml:space="preserve">nombre total de tiges avec les deux principaux dégâts</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #415</t>
           </r>
         </is>
       </c>
     </row>
     <row r="167" spans="1:14" customHeight="1" ht="29">
       <c r="A167" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="169" spans="1:14">
       <c r="A169" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti</t>
+            <t xml:space="preserve">nombre total de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:14" customHeight="1" ht="29">
       <c r="A170" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="172" spans="1:14">
       <c r="A172" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">quota (classi di 200 m)</t>
+            <t xml:space="preserve">altitude (par classes de 200 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #964</t>
           </r>
         </is>
       </c>
     </row>
     <row r="173" spans="1:14" customHeight="1" ht="29">
       <c r="A173" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="175" spans="1:14">
       <c r="A175" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">danni agli alberi (13 classi)</t>
+            <t xml:space="preserve">type de dégâts aux arbres (13 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2667</t>
           </r>
         </is>
       </c>
     </row>
     <row r="176" spans="1:14" customHeight="1" ht="29">
       <c r="A176" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="178" spans="1:14">
       <c r="A178" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="179" spans="1:14" customHeight="1" ht="29">
       <c r="A179" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="181" spans="1:14">
       <c r="A181" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="182" spans="1:14" customHeight="1" ht="29">
       <c r="A182" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="184" spans="1:14">
       <c r="A184" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="185" spans="1:14" customHeight="1" ht="29">
       <c r="A185" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>