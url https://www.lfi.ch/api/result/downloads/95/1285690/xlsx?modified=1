--- v2 (2026-04-22)
+++ v3 (2026-07-29)
@@ -14,462 +14,462 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>nombre total de tiges avec les deux principaux dégâts divisé par nombre total de tiges</t>
+    <t>Gesamtstammzahl mit den zwei wichtigsten Schäden geteilt durch Gesamtstammzahl</t>
   </si>
   <si>
-    <t>altitude (par classes de 200 m) · type de dégâts aux arbres (13 classes)</t>
+    <t>Höhenlage (200-m-Klassen) · Art der Baumschäden (13 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>région de production</t>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
+    <t>Mittelland</t>
   </si>
   <si>
-    <t>Préalpes</t>
+    <t>Voralpen</t>
   </si>
   <si>
-    <t>Alpes</t>
+    <t>Alpen</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>altitude (par classes de 200 m)</t>
+    <t>Höhenlage (200-m-Klassen)</t>
   </si>
   <si>
-    <t>type de dégâts aux arbres (13 classes)</t>
+    <t>Art der Baumschäden (13 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pas de dégât visible</t>
+    <t>kein sichtbarer Schaden</t>
   </si>
   <si>
-    <t>bois mis à nu</t>
+    <t>freigelegter Holzkörper</t>
   </si>
   <si>
-    <t>fente, bourrelet</t>
+    <t>Riss, Leiste</t>
   </si>
   <si>
-    <t>cassure de la tige</t>
+    <t>Schaftbruch</t>
   </si>
   <si>
-    <t>défoliation &gt;50%</t>
+    <t>Kronenverlichtung &gt;50%</t>
   </si>
   <si>
-    <t>chancre</t>
+    <t>Krebs</t>
   </si>
   <si>
-    <t>nécrose corticale</t>
+    <t>Rindennekrose</t>
   </si>
   <si>
-    <t>coulée de résine</t>
+    <t>Harzfluss</t>
   </si>
   <si>
-    <t>inclusion</t>
+    <t>Einschluss</t>
   </si>
   <si>
-    <t>cime sèche</t>
+    <t>Gipfeldürre</t>
   </si>
   <si>
-    <t>autres dégâts</t>
+    <t>anderer Schaden</t>
   </si>
   <si>
-    <t>arbres vifs à terre</t>
+    <t>liegende lebende Bäume</t>
   </si>
   <si>
-    <t>arbres morts</t>
+    <t>tote Bäume</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1601-1800 m</t>
   </si>
   <si>
     <t>1401-1600 m</t>
   </si>
   <si>
     <t>1201-1400 m</t>
   </si>
   <si>
     <t>1001-1200 m</t>
   </si>
   <si>
     <t>801-1000 m</t>
   </si>
   <si>
     <t>601-800 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1285690/467440</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre total de tiges avec les deux principaux dégâts</t>
+      <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #415</t>
     </r>
   </si>
   <si>
-    <t>Nombre de tiges d'arbres et d'arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) présentant des dégâts. Pour chaque arbre, seuls les deux principaux dégâts sont pris en compte. Un même arbre pouvant présenter simultanément plusieurs dégâts, il peut contribuer plusieurs fois au nombre total de tiges avec les deux principaux dégâts.</t>
+    <t>Anzahl lebende und tote Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) mit Schäden. Berücksichtigt werden nur die zwei wichtigsten Schäden an einem Baum. Da ein Baum mehrere Schäden aufweisen kann, kann er mehrmals zur Gesamtstammzahl mit den zwei wichtigsten Schäden beitragen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre total de tiges</t>
+      <t xml:space="preserve">Gesamtstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le nombre total de tiges est la somme du nombre de tiges et du nombre de tiges de bois mort.</t>
+    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (par classes de 200 m)</t>
+      <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #964</t>
     </r>
   </si>
   <si>
-    <t>Altitude par tranches de 200 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
+    <t>Höhe über Meer in Klassen zu 200 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type de dégâts aux arbres (13 classes)</t>
+      <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2667</t>
     </r>
   </si>
   <si>
-    <t>Dégâts aux arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, en 13 classes. Onze de ces classes concernent exclusivement les arbres et arbustes vifs sur pied à partir d'un DHP de 12 cm, tandis que les arbres et arbustes verts à terre et les arbres et arbustes morts à partir d'un DHP de 12 cm constituent chacun une classe. Source: relevé de terrain (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Schäden an Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) in 13 Klassen. Elf dieser Klassen beziehen sich ausschliesslich auf die stehenden lebenden Bäume und Sträucher ab 12 cm BHD, je eine Klasse bilden die liegenden lebenden (grünen) Bäume und Sträucher und die toten Bäume und Sträucher ab 12 cm BHD. Grundlage: Feldaufnahme (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -824,52 +824,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="48.131" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -7303,303 +7303,303 @@
         <v>20</v>
       </c>
       <c r="L162" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M162" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N162" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="163" spans="1:14" customHeight="1" ht="21.75">
       <c r="A163" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1285690/467440</t>
           </r>
         </is>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3"/>
       <c r="K163" s="3"/>
       <c r="L163" s="3"/>
       <c r="M163" s="3"/>
       <c r="N163" s="3"/>
     </row>
     <row r="166" spans="1:14">
       <c r="A166" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre total de tiges avec les deux principaux dégâts</t>
+            <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #415</t>
           </r>
         </is>
       </c>
     </row>
     <row r="167" spans="1:14" customHeight="1" ht="29">
       <c r="A167" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="169" spans="1:14">
       <c r="A169" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre total de tiges</t>
+            <t xml:space="preserve">Gesamtstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:14" customHeight="1" ht="29">
       <c r="A170" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="172" spans="1:14">
       <c r="A172" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (par classes de 200 m)</t>
+            <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #964</t>
           </r>
         </is>
       </c>
     </row>
     <row r="173" spans="1:14" customHeight="1" ht="29">
       <c r="A173" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="175" spans="1:14">
       <c r="A175" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type de dégâts aux arbres (13 classes)</t>
+            <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2667</t>
           </r>
         </is>
       </c>
     </row>
     <row r="176" spans="1:14" customHeight="1" ht="29">
       <c r="A176" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="178" spans="1:14">
       <c r="A178" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="179" spans="1:14" customHeight="1" ht="29">
       <c r="A179" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="181" spans="1:14">
       <c r="A181" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="182" spans="1:14" customHeight="1" ht="29">
       <c r="A182" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="184" spans="1:14">
       <c r="A184" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="185" spans="1:14" customHeight="1" ht="29">
       <c r="A185" s="1" t="s">
         <v>57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>