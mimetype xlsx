--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,489 +14,489 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="67">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>total number of stems with two most important forms of damages divided by total number of stems</t>
+    <t>Gesamtstammzahl mit den zwei wichtigsten Schäden geteilt durch Gesamtstammzahl</t>
   </si>
   <si>
-    <t>altitude (in 200 m classes) · type of damage to trees (13 classes)</t>
+    <t>Höhenlage (200-m-Klassen) · Art der Baumschäden (13 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>economic region</t>
+    <t>Wirtschaftsregion</t>
   </si>
   <si>
-    <t>Western Jura</t>
+    <t>Jura West</t>
   </si>
   <si>
-    <t>Eastern Jura</t>
+    <t>Jura Ost</t>
   </si>
   <si>
-    <t>Western Plateau</t>
+    <t>Mittelland West</t>
   </si>
   <si>
-    <t>Central Plateau</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
-    <t>Eastern Plateau</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
-    <t>Western Pre-Alps</t>
+    <t>Voralpen West</t>
   </si>
   <si>
-    <t>Central Pre-Alps</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
-    <t>Eastern Pre-Alps</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
-    <t>Northwestern Alps</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
-    <t>Central Alps</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
-    <t>Northeastern Alps</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
-    <t>Southwestern Alps</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Southeastern Alps</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>altitude (in 200 m classes)</t>
+    <t>Höhenlage (200-m-Klassen)</t>
   </si>
   <si>
-    <t>type of damage to trees (13 classes)</t>
+    <t>Art der Baumschäden (13 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no visible damage</t>
+    <t>kein sichtbarer Schaden</t>
   </si>
   <si>
-    <t>exposed wood core</t>
+    <t>freigelegter Holzkörper</t>
   </si>
   <si>
-    <t>crack, woundwood rib</t>
+    <t>Riss, Leiste</t>
   </si>
   <si>
-    <t>stem breakage</t>
+    <t>Schaftbruch</t>
   </si>
   <si>
-    <t>defoliation &gt;50%</t>
+    <t>Kronenverlichtung &gt;50%</t>
   </si>
   <si>
-    <t>canker</t>
+    <t>Krebs</t>
   </si>
   <si>
-    <t>bark necrosis</t>
+    <t>Rindennekrose</t>
   </si>
   <si>
-    <t>resinosis</t>
+    <t>Harzfluss</t>
   </si>
   <si>
-    <t>inclusion</t>
+    <t>Einschluss</t>
   </si>
   <si>
-    <t>stag-headedness</t>
+    <t>Gipfeldürre</t>
   </si>
   <si>
-    <t>other type of damage</t>
+    <t>anderer Schaden</t>
   </si>
   <si>
-    <t>lying living trees</t>
+    <t>liegende lebende Bäume</t>
   </si>
   <si>
-    <t>dead trees</t>
+    <t>tote Bäume</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1601-1800 m</t>
   </si>
   <si>
     <t>1401-1600 m</t>
   </si>
   <si>
     <t>1201-1400 m</t>
   </si>
   <si>
     <t>1001-1200 m</t>
   </si>
   <si>
     <t>801-1000 m</t>
   </si>
   <si>
     <t>601-800 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1285700/467450</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total number of stems with two most important forms of damages</t>
+      <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #415</t>
     </r>
   </si>
   <si>
-    <t>Number of living and dead trees and shrubs (standing and lying) ≥12 cm diameter at breast heigth (dbh) with damage. Only the two most important forms of damage to a tree are recorded. Since a tree may be damaged in different ways, it may contribute more than once to the total number of stems with the two most important forms of damage.</t>
+    <t>Anzahl lebende und tote Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) mit Schäden. Berücksichtigt werden nur die zwei wichtigsten Schäden an einem Baum. Da ein Baum mehrere Schäden aufweisen kann, kann er mehrmals zur Gesamtstammzahl mit den zwei wichtigsten Schäden beitragen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total number of stems</t>
+      <t xml:space="preserve">Gesamtstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm. The total number of stems is the sum of the number of stems and the number of deadwood stems.</t>
+    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (in 200 m classes)</t>
+      <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #964</t>
     </r>
   </si>
   <si>
-    <t>Altitude above sea level in classes of 200 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Höhe über Meer in Klassen zu 200 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">type of damage to trees (13 classes)</t>
+      <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2667</t>
     </r>
   </si>
   <si>
-    <t>Type of damage to trees and shrubs ≥12 cm in diameter at breast height (dbh) – in thirteen classes. Eleven of these classes focus exclusively on standing living trees and shrubs with dbh ≥12 cm, while one class applies to lying living trees and shrubs with dbh ≥12 cm , and one to dead trees and shrubs with dbh ≥12 cm. Reference: Field Survey (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
+    <t>Schäden an Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) in 13 Klassen. Elf dieser Klassen beziehen sich ausschliesslich auf die stehenden lebenden Bäume und Sträucher ab 12 cm BHD, je eine Klasse bilden die liegenden lebenden (grünen) Bäume und Sträucher und die toten Bäume und Sträucher ab 12 cm BHD. Grundlage: Feldaufnahme (MID 1027: Baumschadenart, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -851,52 +851,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -15556,51 +15556,51 @@
         <v>29</v>
       </c>
       <c r="AD162" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AE162" s="7" t="s">
         <v>29</v>
       </c>
       <c r="AF162" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="163" spans="1:32" customHeight="1" ht="21.75">
       <c r="A163" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1285700/467450</t>
           </r>
         </is>
       </c>
       <c r="C163" s="3"/>
       <c r="D163" s="3"/>
       <c r="E163" s="3"/>
       <c r="F163" s="3"/>
       <c r="G163" s="3"/>
       <c r="H163" s="3"/>
       <c r="I163" s="3"/>
       <c r="J163" s="3"/>
       <c r="K163" s="3"/>
       <c r="L163" s="3"/>
@@ -15616,261 +15616,261 @@
       <c r="V163" s="3"/>
       <c r="W163" s="3"/>
       <c r="X163" s="3"/>
       <c r="Y163" s="3"/>
       <c r="Z163" s="3"/>
       <c r="AA163" s="3"/>
       <c r="AB163" s="3"/>
       <c r="AC163" s="3"/>
       <c r="AD163" s="3"/>
       <c r="AE163" s="3"/>
       <c r="AF163" s="3"/>
     </row>
     <row r="166" spans="1:32">
       <c r="A166" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total number of stems with two most important forms of damages</t>
+            <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #415</t>
           </r>
         </is>
       </c>
     </row>
     <row r="167" spans="1:32" customHeight="1" ht="29">
       <c r="A167" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="169" spans="1:32">
       <c r="A169" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total number of stems</t>
+            <t xml:space="preserve">Gesamtstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="170" spans="1:32" customHeight="1" ht="29">
       <c r="A170" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="172" spans="1:32">
       <c r="A172" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (in 200 m classes)</t>
+            <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #964</t>
           </r>
         </is>
       </c>
     </row>
     <row r="173" spans="1:32" customHeight="1" ht="29">
       <c r="A173" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="175" spans="1:32">
       <c r="A175" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">type of damage to trees (13 classes)</t>
+            <t xml:space="preserve">Art der Baumschäden (13 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2667</t>
           </r>
         </is>
       </c>
     </row>
     <row r="176" spans="1:32" customHeight="1" ht="29">
       <c r="A176" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="178" spans="1:32">
       <c r="A178" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="179" spans="1:32" customHeight="1" ht="29">
       <c r="A179" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="181" spans="1:32">
       <c r="A181" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="182" spans="1:32" customHeight="1" ht="29">
       <c r="A182" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="184" spans="1:32">
       <c r="A184" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="185" spans="1:32" customHeight="1" ht="29">
       <c r="A185" s="1" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>