--- v1 (2026-01-08)
+++ v2 (2026-09-23)
@@ -1,460 +1,364 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
-[...126 lines deleted...]
-    <t>Schweiz</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>deadwood volume (merch. wood without piles of branches), lying</t>
+  </si>
+  <si>
+    <t>higher/lower altitude zone</t>
+  </si>
+  <si>
+    <t>regional demarcation: economic region</t>
+  </si>
+  <si>
+    <t>unit: 1000 m³</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI4/NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>economic region</t>
+  </si>
+  <si>
+    <t>Western Jura</t>
+  </si>
+  <si>
+    <t>Eastern Jura</t>
+  </si>
+  <si>
+    <t>Western Plateau</t>
+  </si>
+  <si>
+    <t>Central Plateau</t>
+  </si>
+  <si>
+    <t>Eastern Plateau</t>
+  </si>
+  <si>
+    <t>Western Pre-Alps</t>
+  </si>
+  <si>
+    <t>Central Pre-Alps</t>
+  </si>
+  <si>
+    <t>Eastern Pre-Alps</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Central Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t>Southwestern Alps</t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Tieflagen</t>
-[...176 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>lower altitude zone</t>
+  </si>
+  <si>
+    <t>higher altitude zone</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI4/NFI5 [2282]
+Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>economic region [WIREGR0704, 366]
+Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>deadwood volume (merch. wood without piles of branches), lying [215], m³
+Volume of lying deadwood ≥7 cm in diameter (merchantable wood) without merchantable wood pieces in heaps of branches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 11.06.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>higher/lower altitude zone [NAISHLTLKOMB, 2635]
+Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:22:36</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, lower altitude zone, higher altitude zone, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -715,980 +619,1630 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE33"/>
+  <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:AE40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-[...29 lines deleted...]
-    <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="11" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12" customWidth="true" style="0"/>
+    <col min="9" max="9" width="7" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13" customWidth="true" style="0"/>
+    <col min="15" max="15" width="8" customWidth="true" style="0"/>
+    <col min="16" max="16" width="13" customWidth="true" style="0"/>
+    <col min="17" max="17" width="8" customWidth="true" style="0"/>
+    <col min="18" max="18" width="13" customWidth="true" style="0"/>
+    <col min="19" max="19" width="8" customWidth="true" style="0"/>
+    <col min="20" max="20" width="11" customWidth="true" style="0"/>
+    <col min="21" max="21" width="6" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13" customWidth="true" style="0"/>
+    <col min="23" max="23" width="8" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13" customWidth="true" style="0"/>
+    <col min="25" max="25" width="8" customWidth="true" style="0"/>
+    <col min="26" max="26" width="13" customWidth="true" style="0"/>
+    <col min="27" max="27" width="8" customWidth="true" style="0"/>
+    <col min="28" max="28" width="11" customWidth="true" style="0"/>
+    <col min="29" max="29" width="6" customWidth="true" style="0"/>
+    <col min="30" max="30" width="10" customWidth="true" style="0"/>
+    <col min="31" max="31" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...27 lines deleted...]
-      <c r="AE10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
+      <c r="P10" s="3"/>
+      <c r="Q10" s="3"/>
+      <c r="R10" s="3"/>
+      <c r="S10" s="3"/>
+      <c r="T10" s="3"/>
+      <c r="U10" s="3"/>
+      <c r="V10" s="3"/>
+      <c r="W10" s="3"/>
+      <c r="X10" s="3"/>
+      <c r="Y10" s="3"/>
+      <c r="Z10" s="3"/>
+      <c r="AA10" s="3"/>
+      <c r="AB10" s="3"/>
+      <c r="AC10" s="3"/>
+      <c r="AD10" s="3"/>
+      <c r="AE10" s="3"/>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
-      <c r="P11" s="4" t="s">
+      <c r="O11" s="3"/>
+      <c r="P11" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="Q11" s="4"/>
-      <c r="R11" s="4" t="s">
+      <c r="Q11" s="3"/>
+      <c r="R11" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="S11" s="4"/>
-      <c r="T11" s="4" t="s">
+      <c r="S11" s="3"/>
+      <c r="T11" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="U11" s="4"/>
-      <c r="V11" s="4" t="s">
+      <c r="U11" s="3"/>
+      <c r="V11" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="W11" s="4"/>
-      <c r="X11" s="4" t="s">
+      <c r="W11" s="3"/>
+      <c r="X11" s="3" t="s">
         <v>20</v>
       </c>
-      <c r="Y11" s="4"/>
-      <c r="Z11" s="4" t="s">
+      <c r="Y11" s="3"/>
+      <c r="Z11" s="3" t="s">
         <v>21</v>
       </c>
-      <c r="AA11" s="4"/>
-      <c r="AB11" s="4" t="s">
+      <c r="AA11" s="3"/>
+      <c r="AB11" s="3" t="s">
         <v>22</v>
       </c>
-      <c r="AC11" s="4"/>
-      <c r="AD11" s="4" t="s">
+      <c r="AC11" s="3"/>
+      <c r="AD11" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="AE11" s="4"/>
+      <c r="AE11" s="3"/>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="P12" s="4" t="s">
+      <c r="P12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Q12" s="4" t="s">
+      <c r="Q12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="R12" s="4" t="s">
+      <c r="R12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="S12" s="4" t="s">
+      <c r="S12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="T12" s="4" t="s">
+      <c r="T12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="U12" s="4" t="s">
+      <c r="U12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="V12" s="4" t="s">
+      <c r="V12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="W12" s="4" t="s">
+      <c r="W12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="X12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y12" s="4" t="s">
+      <c r="Y12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="Z12" s="4" t="s">
+      <c r="Z12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AA12" s="4" t="s">
+      <c r="AA12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AB12" s="4" t="s">
+      <c r="AB12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AC12" s="4" t="s">
+      <c r="AC12" s="3" t="s">
         <v>25</v>
       </c>
-      <c r="AD12" s="4" t="s">
+      <c r="AD12" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="AE12" s="4" t="s">
+      <c r="AE12" s="3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="P13" s="6">
+      <c r="P13" s="5">
         <v>0</v>
       </c>
-      <c r="Q13" s="6" t="s">
+      <c r="Q13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="R13" s="6">
+      <c r="R13" s="5">
         <v>0</v>
       </c>
-      <c r="S13" s="6" t="s">
+      <c r="S13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="T13" s="6">
+      <c r="T13" s="5">
         <v>0</v>
       </c>
-      <c r="U13" s="6" t="s">
+      <c r="U13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="V13" s="6">
+      <c r="V13" s="5">
         <v>0</v>
       </c>
-      <c r="W13" s="6" t="s">
+      <c r="W13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="X13" s="6">
+      <c r="X13" s="5">
         <v>0</v>
       </c>
-      <c r="Y13" s="6" t="s">
+      <c r="Y13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="Z13" s="6">
+      <c r="Z13" s="5">
         <v>0</v>
       </c>
-      <c r="AA13" s="6" t="s">
+      <c r="AA13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AB13" s="6">
+      <c r="AB13" s="5">
         <v>0</v>
       </c>
-      <c r="AC13" s="6" t="s">
+      <c r="AC13" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="AD13" s="6">
+      <c r="AD13" s="5">
         <v>0</v>
       </c>
-      <c r="AE13" s="6" t="s">
+      <c r="AE13" s="5" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>2485</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>12</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>1049</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>16</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>1072</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>22</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>1255</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>15</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>2248</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>14</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>224</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>39</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>1406</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>24</v>
       </c>
-      <c r="P14" s="6">
+      <c r="P14" s="5">
         <v>795</v>
       </c>
-      <c r="Q14" s="6">
+      <c r="Q14" s="5">
         <v>23</v>
       </c>
-      <c r="R14" s="6">
+      <c r="R14" s="5">
         <v>425</v>
       </c>
-      <c r="S14" s="6">
+      <c r="S14" s="5">
         <v>23</v>
       </c>
-      <c r="T14" s="6">
+      <c r="T14" s="5">
         <v>41</v>
       </c>
-      <c r="U14" s="6">
+      <c r="U14" s="5">
         <v>47</v>
       </c>
-      <c r="V14" s="6">
+      <c r="V14" s="5">
         <v>524</v>
       </c>
-      <c r="W14" s="6">
+      <c r="W14" s="5">
         <v>31</v>
       </c>
-      <c r="X14" s="6">
+      <c r="X14" s="5">
         <v>486</v>
       </c>
-      <c r="Y14" s="6">
+      <c r="Y14" s="5">
         <v>27</v>
       </c>
-      <c r="Z14" s="6">
+      <c r="Z14" s="5">
         <v>152</v>
       </c>
-      <c r="AA14" s="6">
+      <c r="AA14" s="5">
         <v>42</v>
       </c>
-      <c r="AB14" s="6">
+      <c r="AB14" s="5">
         <v>2158</v>
       </c>
-      <c r="AC14" s="6">
+      <c r="AC14" s="5">
         <v>13</v>
       </c>
-      <c r="AD14" s="6">
+      <c r="AD14" s="5">
         <v>14321</v>
       </c>
-      <c r="AE14" s="6">
+      <c r="AE14" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1394</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>17</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>27</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>135</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>58</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>10</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>100</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>3</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>100</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>2040</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>23</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>2233</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>19</v>
       </c>
-      <c r="P15" s="6">
+      <c r="P15" s="5">
         <v>1337</v>
       </c>
-      <c r="Q15" s="6">
+      <c r="Q15" s="5">
         <v>18</v>
       </c>
-      <c r="R15" s="6">
+      <c r="R15" s="5">
         <v>2578</v>
       </c>
-      <c r="S15" s="6">
+      <c r="S15" s="5">
         <v>18</v>
       </c>
-      <c r="T15" s="6">
+      <c r="T15" s="5">
         <v>649</v>
       </c>
-      <c r="U15" s="6">
+      <c r="U15" s="5">
         <v>31</v>
       </c>
-      <c r="V15" s="6">
+      <c r="V15" s="5">
         <v>1269</v>
       </c>
-      <c r="W15" s="6">
+      <c r="W15" s="5">
         <v>24</v>
       </c>
-      <c r="X15" s="6">
+      <c r="X15" s="5">
         <v>3726</v>
       </c>
-      <c r="Y15" s="6">
+      <c r="Y15" s="5">
         <v>12</v>
       </c>
-      <c r="Z15" s="6">
+      <c r="Z15" s="5">
         <v>4994</v>
       </c>
-      <c r="AA15" s="6">
+      <c r="AA15" s="5">
         <v>12</v>
       </c>
-      <c r="AB15" s="6">
+      <c r="AB15" s="5">
         <v>1603</v>
       </c>
-      <c r="AC15" s="6">
+      <c r="AC15" s="5">
         <v>20</v>
       </c>
-      <c r="AD15" s="6">
+      <c r="AD15" s="5">
         <v>21973</v>
       </c>
-      <c r="AE15" s="6">
+      <c r="AE15" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>3879</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>9</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>1050</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>16</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>1207</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>21</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>1265</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>15</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>2252</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>14</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>2264</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>21</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>3638</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>15</v>
       </c>
-      <c r="P16" s="6">
+      <c r="P16" s="5">
         <v>2132</v>
       </c>
-      <c r="Q16" s="6">
+      <c r="Q16" s="5">
         <v>14</v>
       </c>
-      <c r="R16" s="6">
+      <c r="R16" s="5">
         <v>3003</v>
       </c>
-      <c r="S16" s="6">
+      <c r="S16" s="5">
         <v>15</v>
       </c>
-      <c r="T16" s="6">
+      <c r="T16" s="5">
         <v>690</v>
       </c>
-      <c r="U16" s="6">
+      <c r="U16" s="5">
         <v>29</v>
       </c>
-      <c r="V16" s="6">
+      <c r="V16" s="5">
         <v>1794</v>
       </c>
-      <c r="W16" s="6">
+      <c r="W16" s="5">
         <v>19</v>
       </c>
-      <c r="X16" s="6">
+      <c r="X16" s="5">
         <v>4212</v>
       </c>
-      <c r="Y16" s="6">
+      <c r="Y16" s="5">
         <v>11</v>
       </c>
-      <c r="Z16" s="6">
+      <c r="Z16" s="5">
         <v>5146</v>
       </c>
-      <c r="AA16" s="6">
+      <c r="AA16" s="5">
         <v>11</v>
       </c>
-      <c r="AB16" s="6">
+      <c r="AB16" s="5">
         <v>3761</v>
       </c>
-      <c r="AC16" s="6">
+      <c r="AC16" s="5">
         <v>11</v>
       </c>
-      <c r="AD16" s="6">
+      <c r="AD16" s="5">
         <v>36293</v>
       </c>
-      <c r="AE16" s="6">
+      <c r="AE16" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:31" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...56 lines deleted...]
-      <c r="AE17" s="3"/>
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="2"/>
+      <c r="T17" s="2"/>
+      <c r="U17" s="2"/>
+      <c r="V17" s="2"/>
+      <c r="W17" s="2"/>
+      <c r="X17" s="2"/>
+      <c r="Y17" s="2"/>
+      <c r="Z17" s="2"/>
+      <c r="AA17" s="2"/>
+      <c r="AB17" s="2"/>
+      <c r="AC17" s="2"/>
+      <c r="AD17" s="2"/>
+      <c r="AE17" s="2"/>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+      <c r="N18" s="7"/>
+      <c r="O18" s="7"/>
+      <c r="P18" s="7"/>
+      <c r="Q18" s="7"/>
+      <c r="R18" s="7"/>
+      <c r="S18" s="7"/>
+      <c r="T18" s="7"/>
+      <c r="U18" s="7"/>
+      <c r="V18" s="7"/>
+      <c r="W18" s="7"/>
+      <c r="X18" s="7"/>
+      <c r="Y18" s="7"/>
+      <c r="Z18" s="7"/>
+      <c r="AA18" s="7"/>
+      <c r="AB18" s="7"/>
+      <c r="AC18" s="7"/>
+      <c r="AD18" s="7"/>
+      <c r="AE18" s="7"/>
+    </row>
+    <row r="19" spans="1:31">
+      <c r="A19" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="7"/>
+      <c r="O19" s="7"/>
+      <c r="P19" s="7"/>
+      <c r="Q19" s="7"/>
+      <c r="R19" s="7"/>
+      <c r="S19" s="7"/>
+      <c r="T19" s="7"/>
+      <c r="U19" s="7"/>
+      <c r="V19" s="7"/>
+      <c r="W19" s="7"/>
+      <c r="X19" s="7"/>
+      <c r="Y19" s="7"/>
+      <c r="Z19" s="7"/>
+      <c r="AA19" s="7"/>
+      <c r="AB19" s="7"/>
+      <c r="AC19" s="7"/>
+      <c r="AD19" s="7"/>
+      <c r="AE19" s="7"/>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+      <c r="N20" s="7"/>
+      <c r="O20" s="7"/>
+      <c r="P20" s="7"/>
+      <c r="Q20" s="7"/>
+      <c r="R20" s="7"/>
+      <c r="S20" s="7"/>
+      <c r="T20" s="7"/>
+      <c r="U20" s="7"/>
+      <c r="V20" s="7"/>
+      <c r="W20" s="7"/>
+      <c r="X20" s="7"/>
+      <c r="Y20" s="7"/>
+      <c r="Z20" s="7"/>
+      <c r="AA20" s="7"/>
+      <c r="AB20" s="7"/>
+      <c r="AC20" s="7"/>
+      <c r="AD20" s="7"/>
+      <c r="AE20" s="7"/>
+    </row>
+    <row r="21" spans="1:31">
+      <c r="A21" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B21" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7"/>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+      <c r="N21" s="7"/>
+      <c r="O21" s="7"/>
+      <c r="P21" s="7"/>
+      <c r="Q21" s="7"/>
+      <c r="R21" s="7"/>
+      <c r="S21" s="7"/>
+      <c r="T21" s="7"/>
+      <c r="U21" s="7"/>
+      <c r="V21" s="7"/>
+      <c r="W21" s="7"/>
+      <c r="X21" s="7"/>
+      <c r="Y21" s="7"/>
+      <c r="Z21" s="7"/>
+      <c r="AA21" s="7"/>
+      <c r="AB21" s="7"/>
+      <c r="AC21" s="7"/>
+      <c r="AD21" s="7"/>
+      <c r="AE21" s="7"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B22" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+      <c r="P22" s="7"/>
+      <c r="Q22" s="7"/>
+      <c r="R22" s="7"/>
+      <c r="S22" s="7"/>
+      <c r="T22" s="7"/>
+      <c r="U22" s="7"/>
+      <c r="V22" s="7"/>
+      <c r="W22" s="7"/>
+      <c r="X22" s="7"/>
+      <c r="Y22" s="7"/>
+      <c r="Z22" s="7"/>
+      <c r="AA22" s="7"/>
+      <c r="AB22" s="7"/>
+      <c r="AC22" s="7"/>
+      <c r="AD22" s="7"/>
+      <c r="AE22" s="7"/>
     </row>
     <row r="23" spans="1:31">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
+      <c r="P23" s="7"/>
+      <c r="Q23" s="7"/>
+      <c r="R23" s="7"/>
+      <c r="S23" s="7"/>
+      <c r="T23" s="7"/>
+      <c r="U23" s="7"/>
+      <c r="V23" s="7"/>
+      <c r="W23" s="7"/>
+      <c r="X23" s="7"/>
+      <c r="Y23" s="7"/>
+      <c r="Z23" s="7"/>
+      <c r="AA23" s="7"/>
+      <c r="AB23" s="7"/>
+      <c r="AC23" s="7"/>
+      <c r="AD23" s="7"/>
+      <c r="AE23" s="7"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+      <c r="P24" s="7"/>
+      <c r="Q24" s="7"/>
+      <c r="R24" s="7"/>
+      <c r="S24" s="7"/>
+      <c r="T24" s="7"/>
+      <c r="U24" s="7"/>
+      <c r="V24" s="7"/>
+      <c r="W24" s="7"/>
+      <c r="X24" s="7"/>
+      <c r="Y24" s="7"/>
+      <c r="Z24" s="7"/>
+      <c r="AA24" s="7"/>
+      <c r="AB24" s="7"/>
+      <c r="AC24" s="7"/>
+      <c r="AD24" s="7"/>
+      <c r="AE24" s="7"/>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+      <c r="P25" s="7"/>
+      <c r="Q25" s="7"/>
+      <c r="R25" s="7"/>
+      <c r="S25" s="7"/>
+      <c r="T25" s="7"/>
+      <c r="U25" s="7"/>
+      <c r="V25" s="7"/>
+      <c r="W25" s="7"/>
+      <c r="X25" s="7"/>
+      <c r="Y25" s="7"/>
+      <c r="Z25" s="7"/>
+      <c r="AA25" s="7"/>
+      <c r="AB25" s="7"/>
+      <c r="AC25" s="7"/>
+      <c r="AD25" s="7"/>
+      <c r="AE25" s="7"/>
     </row>
     <row r="26" spans="1:31">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
+      <c r="P26" s="7"/>
+      <c r="Q26" s="7"/>
+      <c r="R26" s="7"/>
+      <c r="S26" s="7"/>
+      <c r="T26" s="7"/>
+      <c r="U26" s="7"/>
+      <c r="V26" s="7"/>
+      <c r="W26" s="7"/>
+      <c r="X26" s="7"/>
+      <c r="Y26" s="7"/>
+      <c r="Z26" s="7"/>
+      <c r="AA26" s="7"/>
+      <c r="AB26" s="7"/>
+      <c r="AC26" s="7"/>
+      <c r="AD26" s="7"/>
+      <c r="AE26" s="7"/>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+      <c r="P27" s="7"/>
+      <c r="Q27" s="7"/>
+      <c r="R27" s="7"/>
+      <c r="S27" s="7"/>
+      <c r="T27" s="7"/>
+      <c r="U27" s="7"/>
+      <c r="V27" s="7"/>
+      <c r="W27" s="7"/>
+      <c r="X27" s="7"/>
+      <c r="Y27" s="7"/>
+      <c r="Z27" s="7"/>
+      <c r="AA27" s="7"/>
+      <c r="AB27" s="7"/>
+      <c r="AC27" s="7"/>
+      <c r="AD27" s="7"/>
+      <c r="AE27" s="7"/>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+      <c r="P28" s="7"/>
+      <c r="Q28" s="7"/>
+      <c r="R28" s="7"/>
+      <c r="S28" s="7"/>
+      <c r="T28" s="7"/>
+      <c r="U28" s="7"/>
+      <c r="V28" s="7"/>
+      <c r="W28" s="7"/>
+      <c r="X28" s="7"/>
+      <c r="Y28" s="7"/>
+      <c r="Z28" s="7"/>
+      <c r="AA28" s="7"/>
+      <c r="AB28" s="7"/>
+      <c r="AC28" s="7"/>
+      <c r="AD28" s="7"/>
+      <c r="AE28" s="7"/>
     </row>
     <row r="29" spans="1:31">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
+      <c r="P29" s="7"/>
+      <c r="Q29" s="7"/>
+      <c r="R29" s="7"/>
+      <c r="S29" s="7"/>
+      <c r="T29" s="7"/>
+      <c r="U29" s="7"/>
+      <c r="V29" s="7"/>
+      <c r="W29" s="7"/>
+      <c r="X29" s="7"/>
+      <c r="Y29" s="7"/>
+      <c r="Z29" s="7"/>
+      <c r="AA29" s="7"/>
+      <c r="AB29" s="7"/>
+      <c r="AC29" s="7"/>
+      <c r="AD29" s="7"/>
+      <c r="AE29" s="7"/>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+      <c r="P30" s="7"/>
+      <c r="Q30" s="7"/>
+      <c r="R30" s="7"/>
+      <c r="S30" s="7"/>
+      <c r="T30" s="7"/>
+      <c r="U30" s="7"/>
+      <c r="V30" s="7"/>
+      <c r="W30" s="7"/>
+      <c r="X30" s="7"/>
+      <c r="Y30" s="7"/>
+      <c r="Z30" s="7"/>
+      <c r="AA30" s="7"/>
+      <c r="AB30" s="7"/>
+      <c r="AC30" s="7"/>
+      <c r="AD30" s="7"/>
+      <c r="AE30" s="7"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+      <c r="P31" s="7"/>
+      <c r="Q31" s="7"/>
+      <c r="R31" s="7"/>
+      <c r="S31" s="7"/>
+      <c r="T31" s="7"/>
+      <c r="U31" s="7"/>
+      <c r="V31" s="7"/>
+      <c r="W31" s="7"/>
+      <c r="X31" s="7"/>
+      <c r="Y31" s="7"/>
+      <c r="Z31" s="7"/>
+      <c r="AA31" s="7"/>
+      <c r="AB31" s="7"/>
+      <c r="AC31" s="7"/>
+      <c r="AD31" s="7"/>
+      <c r="AE31" s="7"/>
     </row>
     <row r="32" spans="1:31">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
+      <c r="P32" s="7"/>
+      <c r="Q32" s="7"/>
+      <c r="R32" s="7"/>
+      <c r="S32" s="7"/>
+      <c r="T32" s="7"/>
+      <c r="U32" s="7"/>
+      <c r="V32" s="7"/>
+      <c r="W32" s="7"/>
+      <c r="X32" s="7"/>
+      <c r="Y32" s="7"/>
+      <c r="Z32" s="7"/>
+      <c r="AA32" s="7"/>
+      <c r="AB32" s="7"/>
+      <c r="AC32" s="7"/>
+      <c r="AD32" s="7"/>
+      <c r="AE32" s="7"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>58</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+      <c r="P33" s="7"/>
+      <c r="Q33" s="7"/>
+      <c r="R33" s="7"/>
+      <c r="S33" s="7"/>
+      <c r="T33" s="7"/>
+      <c r="U33" s="7"/>
+      <c r="V33" s="7"/>
+      <c r="W33" s="7"/>
+      <c r="X33" s="7"/>
+      <c r="Y33" s="7"/>
+      <c r="Z33" s="7"/>
+      <c r="AA33" s="7"/>
+      <c r="AB33" s="7"/>
+      <c r="AC33" s="7"/>
+      <c r="AD33" s="7"/>
+      <c r="AE33" s="7"/>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+      <c r="P34" s="7"/>
+      <c r="Q34" s="7"/>
+      <c r="R34" s="7"/>
+      <c r="S34" s="7"/>
+      <c r="T34" s="7"/>
+      <c r="U34" s="7"/>
+      <c r="V34" s="7"/>
+      <c r="W34" s="7"/>
+      <c r="X34" s="7"/>
+      <c r="Y34" s="7"/>
+      <c r="Z34" s="7"/>
+      <c r="AA34" s="7"/>
+      <c r="AB34" s="7"/>
+      <c r="AC34" s="7"/>
+      <c r="AD34" s="7"/>
+      <c r="AE34" s="7"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
+      <c r="P35" s="7"/>
+      <c r="Q35" s="7"/>
+      <c r="R35" s="7"/>
+      <c r="S35" s="7"/>
+      <c r="T35" s="7"/>
+      <c r="U35" s="7"/>
+      <c r="V35" s="7"/>
+      <c r="W35" s="7"/>
+      <c r="X35" s="7"/>
+      <c r="Y35" s="7"/>
+      <c r="Z35" s="7"/>
+      <c r="AA35" s="7"/>
+      <c r="AB35" s="7"/>
+      <c r="AC35" s="7"/>
+      <c r="AD35" s="7"/>
+      <c r="AE35" s="7"/>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+      <c r="P36" s="7"/>
+      <c r="Q36" s="7"/>
+      <c r="R36" s="7"/>
+      <c r="S36" s="7"/>
+      <c r="T36" s="7"/>
+      <c r="U36" s="7"/>
+      <c r="V36" s="7"/>
+      <c r="W36" s="7"/>
+      <c r="X36" s="7"/>
+      <c r="Y36" s="7"/>
+      <c r="Z36" s="7"/>
+      <c r="AA36" s="7"/>
+      <c r="AB36" s="7"/>
+      <c r="AC36" s="7"/>
+      <c r="AD36" s="7"/>
+      <c r="AE36" s="7"/>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+      <c r="P37" s="7"/>
+      <c r="Q37" s="7"/>
+      <c r="R37" s="7"/>
+      <c r="S37" s="7"/>
+      <c r="T37" s="7"/>
+      <c r="U37" s="7"/>
+      <c r="V37" s="7"/>
+      <c r="W37" s="7"/>
+      <c r="X37" s="7"/>
+      <c r="Y37" s="7"/>
+      <c r="Z37" s="7"/>
+      <c r="AA37" s="7"/>
+      <c r="AB37" s="7"/>
+      <c r="AC37" s="7"/>
+      <c r="AD37" s="7"/>
+      <c r="AE37" s="7"/>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+      <c r="P38" s="7"/>
+      <c r="Q38" s="7"/>
+      <c r="R38" s="7"/>
+      <c r="S38" s="7"/>
+      <c r="T38" s="7"/>
+      <c r="U38" s="7"/>
+      <c r="V38" s="7"/>
+      <c r="W38" s="7"/>
+      <c r="X38" s="7"/>
+      <c r="Y38" s="7"/>
+      <c r="Z38" s="7"/>
+      <c r="AA38" s="7"/>
+      <c r="AB38" s="7"/>
+      <c r="AC38" s="7"/>
+      <c r="AD38" s="7"/>
+      <c r="AE38" s="7"/>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+      <c r="P39" s="7"/>
+      <c r="Q39" s="7"/>
+      <c r="R39" s="7"/>
+      <c r="S39" s="7"/>
+      <c r="T39" s="7"/>
+      <c r="U39" s="7"/>
+      <c r="V39" s="7"/>
+      <c r="W39" s="7"/>
+      <c r="X39" s="7"/>
+      <c r="Y39" s="7"/>
+      <c r="Z39" s="7"/>
+      <c r="AA39" s="7"/>
+      <c r="AB39" s="7"/>
+      <c r="AC39" s="7"/>
+      <c r="AD39" s="7"/>
+      <c r="AE39" s="7"/>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+      <c r="P40" s="7"/>
+      <c r="Q40" s="7"/>
+      <c r="R40" s="7"/>
+      <c r="S40" s="7"/>
+      <c r="T40" s="7"/>
+      <c r="U40" s="7"/>
+      <c r="V40" s="7"/>
+      <c r="W40" s="7"/>
+      <c r="X40" s="7"/>
+      <c r="Y40" s="7"/>
+      <c r="Z40" s="7"/>
+      <c r="AA40" s="7"/>
+      <c r="AB40" s="7"/>
+      <c r="AC40" s="7"/>
+      <c r="AD40" s="7"/>
+      <c r="AE40" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A17:AE17"/>
-    <mergeCell ref="A20:AE20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:AE33"/>
+    <mergeCell ref="A18:AE18"/>
+    <mergeCell ref="B19:AE19"/>
+    <mergeCell ref="B20:AE20"/>
+    <mergeCell ref="B21:AE21"/>
+    <mergeCell ref="B22:AE22"/>
+    <mergeCell ref="B23:AE23"/>
+    <mergeCell ref="B24:AE24"/>
+    <mergeCell ref="B25:AE25"/>
+    <mergeCell ref="B26:AE26"/>
+    <mergeCell ref="B27:AE27"/>
+    <mergeCell ref="B28:AE28"/>
+    <mergeCell ref="B29:AE29"/>
+    <mergeCell ref="B30:AE30"/>
+    <mergeCell ref="B31:AE31"/>
+    <mergeCell ref="B32:AE32"/>
+    <mergeCell ref="B33:AE33"/>
+    <mergeCell ref="B34:AE34"/>
+    <mergeCell ref="B35:AE35"/>
+    <mergeCell ref="B36:AE36"/>
+    <mergeCell ref="B37:AE37"/>
+    <mergeCell ref="B38:AE38"/>
+    <mergeCell ref="B39:AE39"/>
+    <mergeCell ref="B40:AE40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>