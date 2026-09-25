--- v2 (2026-09-23)
+++ v3 (2026-09-25)
@@ -14,242 +14,242 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>NFI5</t>
-[...68 lines deleted...]
-    <t>Switzerland</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume di legno morto (l. comm. s. mucchio di rami) a terra</t>
+  </si>
+  <si>
+    <t>alte/basse quote</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione economica</t>
+  </si>
+  <si>
+    <t>unità: 1000 m³</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione economica</t>
+  </si>
+  <si>
+    <t>Giura Ovest</t>
+  </si>
+  <si>
+    <t>Giura Est</t>
+  </si>
+  <si>
+    <t>Altopiano Ovest</t>
+  </si>
+  <si>
+    <t>Altopiano Centro</t>
+  </si>
+  <si>
+    <t>Altopiano Est</t>
+  </si>
+  <si>
+    <t>Prealpi Ovest</t>
+  </si>
+  <si>
+    <t>Prealpi Centro</t>
+  </si>
+  <si>
+    <t>Prealpi Est</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Centro</t>
+  </si>
+  <si>
+    <t>Alpi Nord-Est</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Ovest</t>
+  </si>
+  <si>
+    <t>Alpi Sud-Est</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 m³</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>lower altitude zone</t>
-[...8 lines deleted...]
-    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+    <t>basse quote</t>
+  </si>
+  <si>
+    <t>alte quote</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>NFI5 [550]</t>
-[...20 lines deleted...]
-Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti IFN4/IFN5 [2282]
+Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione economica [WIREGR0704, 366]
+Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>deadwood volume (merch. wood without piles of branches), lying [215], m³
-Volume of lying deadwood ≥7 cm in diameter (merchantable wood) without merchantable wood pieces in heaps of branches.</t>
+    <t>volume di legno morto (l. comm. s. mucchio di rami) a terra [215], m³
+Volume di legno morto a terra di almeno 7 cm di diametro (legno commerciabile) senza parti di legno commerciabile nei mucchi di rami.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 11.06.2022 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>higher/lower altitude zone [NAISHLTLKOMB, 2635]
-Areas in higher and lower altitude zones classified according to the system used for altitudinal vegetation belts in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005). The boundary between the higher and lower altitudes runs between the «upper montane» and «lower montane» levels on the Northern Alps and between the «high montane» and «upper/lower montane» levels to the Southern Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
+    <t>alte/basse quote [NAISHLTLKOMB, 2635]
+Stazioni di alta e bassa quota, classificate in base alle fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005). Il limite tra alte e basse quote sul versante nord delle alpi si colloca tra le fasce «montana superiore» e «montana inferiore», a Sud delle Alpi tra le fasce «altimontana» e «montana inferiore/superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 07:22:36</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>n/a, lower altitude zone, higher altitude zone, total</t>
+    <t>nessuna indicazione, basse quote, alte quote, totale</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">other: </t>
+    <t xml:space="preserve">altri: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -631,81 +631,81 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18:AE40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28" customWidth="true" style="0"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="1" max="1" width="18" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="7" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="31" max="31" width="5" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="8" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="6" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12" customWidth="true" style="0"/>
+    <col min="15" max="15" width="7" customWidth="true" style="0"/>
+    <col min="16" max="16" width="10" customWidth="true" style="0"/>
+    <col min="17" max="17" width="5" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12" customWidth="true" style="0"/>
+    <col min="19" max="19" width="7" customWidth="true" style="0"/>
+    <col min="20" max="20" width="10" customWidth="true" style="0"/>
+    <col min="21" max="21" width="5" customWidth="true" style="0"/>
+    <col min="22" max="22" width="11" customWidth="true" style="0"/>
+    <col min="23" max="23" width="6" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12" customWidth="true" style="0"/>
+    <col min="25" max="25" width="7" customWidth="true" style="0"/>
+    <col min="26" max="26" width="11" customWidth="true" style="0"/>
+    <col min="27" max="27" width="6" customWidth="true" style="0"/>
+    <col min="28" max="28" width="12" customWidth="true" style="0"/>
+    <col min="29" max="29" width="7" customWidth="true" style="0"/>
+    <col min="30" max="30" width="9" customWidth="true" style="0"/>
+    <col min="31" max="31" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:31">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
         <v>4</v>
@@ -1349,350 +1349,350 @@
       <c r="L18" s="7"/>
       <c r="M18" s="7"/>
       <c r="N18" s="7"/>
       <c r="O18" s="7"/>
       <c r="P18" s="7"/>
       <c r="Q18" s="7"/>
       <c r="R18" s="7"/>
       <c r="S18" s="7"/>
       <c r="T18" s="7"/>
       <c r="U18" s="7"/>
       <c r="V18" s="7"/>
       <c r="W18" s="7"/>
       <c r="X18" s="7"/>
       <c r="Y18" s="7"/>
       <c r="Z18" s="7"/>
       <c r="AA18" s="7"/>
       <c r="AB18" s="7"/>
       <c r="AC18" s="7"/>
       <c r="AD18" s="7"/>
       <c r="AE18" s="7"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" s="6" t="s">
         <v>32</v>
       </c>
-      <c r="B19" s="7" t="s">
+      <c r="B19" s="7"/>
+      <c r="C19" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="C19" s="7"/>
       <c r="D19" s="7"/>
       <c r="E19" s="7"/>
       <c r="F19" s="7"/>
       <c r="G19" s="7"/>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
       <c r="L19" s="7"/>
       <c r="M19" s="7"/>
       <c r="N19" s="7"/>
       <c r="O19" s="7"/>
       <c r="P19" s="7"/>
       <c r="Q19" s="7"/>
       <c r="R19" s="7"/>
       <c r="S19" s="7"/>
       <c r="T19" s="7"/>
       <c r="U19" s="7"/>
       <c r="V19" s="7"/>
       <c r="W19" s="7"/>
       <c r="X19" s="7"/>
       <c r="Y19" s="7"/>
       <c r="Z19" s="7"/>
       <c r="AA19" s="7"/>
       <c r="AB19" s="7"/>
       <c r="AC19" s="7"/>
       <c r="AD19" s="7"/>
       <c r="AE19" s="7"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="B20" s="7" t="s">
+      <c r="B20" s="7"/>
+      <c r="C20" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
       <c r="L20" s="7"/>
       <c r="M20" s="7"/>
       <c r="N20" s="7"/>
       <c r="O20" s="7"/>
       <c r="P20" s="7"/>
       <c r="Q20" s="7"/>
       <c r="R20" s="7"/>
       <c r="S20" s="7"/>
       <c r="T20" s="7"/>
       <c r="U20" s="7"/>
       <c r="V20" s="7"/>
       <c r="W20" s="7"/>
       <c r="X20" s="7"/>
       <c r="Y20" s="7"/>
       <c r="Z20" s="7"/>
       <c r="AA20" s="7"/>
       <c r="AB20" s="7"/>
       <c r="AC20" s="7"/>
       <c r="AD20" s="7"/>
       <c r="AE20" s="7"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" s="6" t="s">
         <v>36</v>
       </c>
-      <c r="B21" s="7" t="s">
+      <c r="B21" s="7"/>
+      <c r="C21" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="7"/>
       <c r="O21" s="7"/>
       <c r="P21" s="7"/>
       <c r="Q21" s="7"/>
       <c r="R21" s="7"/>
       <c r="S21" s="7"/>
       <c r="T21" s="7"/>
       <c r="U21" s="7"/>
       <c r="V21" s="7"/>
       <c r="W21" s="7"/>
       <c r="X21" s="7"/>
       <c r="Y21" s="7"/>
       <c r="Z21" s="7"/>
       <c r="AA21" s="7"/>
       <c r="AB21" s="7"/>
       <c r="AC21" s="7"/>
       <c r="AD21" s="7"/>
       <c r="AE21" s="7"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="B22" s="7" t="s">
+      <c r="B22" s="7"/>
+      <c r="C22" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="7"/>
       <c r="O22" s="7"/>
       <c r="P22" s="7"/>
       <c r="Q22" s="7"/>
       <c r="R22" s="7"/>
       <c r="S22" s="7"/>
       <c r="T22" s="7"/>
       <c r="U22" s="7"/>
       <c r="V22" s="7"/>
       <c r="W22" s="7"/>
       <c r="X22" s="7"/>
       <c r="Y22" s="7"/>
       <c r="Z22" s="7"/>
       <c r="AA22" s="7"/>
       <c r="AB22" s="7"/>
       <c r="AC22" s="7"/>
       <c r="AD22" s="7"/>
       <c r="AE22" s="7"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" s="6" t="s">
         <v>40</v>
       </c>
-      <c r="B23" s="7" t="s">
+      <c r="B23" s="7"/>
+      <c r="C23" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
       <c r="L23" s="7"/>
       <c r="M23" s="7"/>
       <c r="N23" s="7"/>
       <c r="O23" s="7"/>
       <c r="P23" s="7"/>
       <c r="Q23" s="7"/>
       <c r="R23" s="7"/>
       <c r="S23" s="7"/>
       <c r="T23" s="7"/>
       <c r="U23" s="7"/>
       <c r="V23" s="7"/>
       <c r="W23" s="7"/>
       <c r="X23" s="7"/>
       <c r="Y23" s="7"/>
       <c r="Z23" s="7"/>
       <c r="AA23" s="7"/>
       <c r="AB23" s="7"/>
       <c r="AC23" s="7"/>
       <c r="AD23" s="7"/>
       <c r="AE23" s="7"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" s="6" t="s">
         <v>42</v>
       </c>
-      <c r="B24" s="7" t="s">
+      <c r="B24" s="7"/>
+      <c r="C24" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
       <c r="L24" s="7"/>
       <c r="M24" s="7"/>
       <c r="N24" s="7"/>
       <c r="O24" s="7"/>
       <c r="P24" s="7"/>
       <c r="Q24" s="7"/>
       <c r="R24" s="7"/>
       <c r="S24" s="7"/>
       <c r="T24" s="7"/>
       <c r="U24" s="7"/>
       <c r="V24" s="7"/>
       <c r="W24" s="7"/>
       <c r="X24" s="7"/>
       <c r="Y24" s="7"/>
       <c r="Z24" s="7"/>
       <c r="AA24" s="7"/>
       <c r="AB24" s="7"/>
       <c r="AC24" s="7"/>
       <c r="AD24" s="7"/>
       <c r="AE24" s="7"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" s="6" t="s">
         <v>44</v>
       </c>
-      <c r="B25" s="7" t="s">
+      <c r="B25" s="7"/>
+      <c r="C25" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="C25" s="7"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
       <c r="L25" s="7"/>
       <c r="M25" s="7"/>
       <c r="N25" s="7"/>
       <c r="O25" s="7"/>
       <c r="P25" s="7"/>
       <c r="Q25" s="7"/>
       <c r="R25" s="7"/>
       <c r="S25" s="7"/>
       <c r="T25" s="7"/>
       <c r="U25" s="7"/>
       <c r="V25" s="7"/>
       <c r="W25" s="7"/>
       <c r="X25" s="7"/>
       <c r="Y25" s="7"/>
       <c r="Z25" s="7"/>
       <c r="AA25" s="7"/>
       <c r="AB25" s="7"/>
       <c r="AC25" s="7"/>
       <c r="AD25" s="7"/>
       <c r="AE25" s="7"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B26" s="7" t="s">
+      <c r="B26" s="7"/>
+      <c r="C26" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="C26" s="7"/>
       <c r="D26" s="7"/>
       <c r="E26" s="7"/>
       <c r="F26" s="7"/>
       <c r="G26" s="7"/>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
       <c r="L26" s="7"/>
       <c r="M26" s="7"/>
       <c r="N26" s="7"/>
       <c r="O26" s="7"/>
       <c r="P26" s="7"/>
       <c r="Q26" s="7"/>
       <c r="R26" s="7"/>
       <c r="S26" s="7"/>
       <c r="T26" s="7"/>
       <c r="U26" s="7"/>
       <c r="V26" s="7"/>
       <c r="W26" s="7"/>
       <c r="X26" s="7"/>
       <c r="Y26" s="7"/>
       <c r="Z26" s="7"/>
       <c r="AA26" s="7"/>
       <c r="AB26" s="7"/>
       <c r="AC26" s="7"/>
       <c r="AD26" s="7"/>
       <c r="AE26" s="7"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="B27" s="7" t="s">
+      <c r="B27" s="7"/>
+      <c r="C27" s="7" t="s">
         <v>49</v>
       </c>
-      <c r="C27" s="7"/>
       <c r="D27" s="7"/>
       <c r="E27" s="7"/>
       <c r="F27" s="7"/>
       <c r="G27" s="7"/>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
       <c r="L27" s="7"/>
       <c r="M27" s="7"/>
       <c r="N27" s="7"/>
       <c r="O27" s="7"/>
       <c r="P27" s="7"/>
       <c r="Q27" s="7"/>
       <c r="R27" s="7"/>
       <c r="S27" s="7"/>
       <c r="T27" s="7"/>
       <c r="U27" s="7"/>
       <c r="V27" s="7"/>
       <c r="W27" s="7"/>
       <c r="X27" s="7"/>
       <c r="Y27" s="7"/>
       <c r="Z27" s="7"/>
       <c r="AA27" s="7"/>
       <c r="AB27" s="7"/>
@@ -1717,91 +1717,91 @@
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="7"/>
       <c r="O28" s="7"/>
       <c r="P28" s="7"/>
       <c r="Q28" s="7"/>
       <c r="R28" s="7"/>
       <c r="S28" s="7"/>
       <c r="T28" s="7"/>
       <c r="U28" s="7"/>
       <c r="V28" s="7"/>
       <c r="W28" s="7"/>
       <c r="X28" s="7"/>
       <c r="Y28" s="7"/>
       <c r="Z28" s="7"/>
       <c r="AA28" s="7"/>
       <c r="AB28" s="7"/>
       <c r="AC28" s="7"/>
       <c r="AD28" s="7"/>
       <c r="AE28" s="7"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" s="6" t="s">
         <v>51</v>
       </c>
-      <c r="B29" s="7" t="s">
+      <c r="B29" s="7"/>
+      <c r="C29" s="7" t="s">
         <v>52</v>
       </c>
-      <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
       <c r="L29" s="7"/>
       <c r="M29" s="7"/>
       <c r="N29" s="7"/>
       <c r="O29" s="7"/>
       <c r="P29" s="7"/>
       <c r="Q29" s="7"/>
       <c r="R29" s="7"/>
       <c r="S29" s="7"/>
       <c r="T29" s="7"/>
       <c r="U29" s="7"/>
       <c r="V29" s="7"/>
       <c r="W29" s="7"/>
       <c r="X29" s="7"/>
       <c r="Y29" s="7"/>
       <c r="Z29" s="7"/>
       <c r="AA29" s="7"/>
       <c r="AB29" s="7"/>
       <c r="AC29" s="7"/>
       <c r="AD29" s="7"/>
       <c r="AE29" s="7"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="B30" s="7" t="s">
+      <c r="B30" s="7"/>
+      <c r="C30" s="7" t="s">
         <v>54</v>
       </c>
-      <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
       <c r="L30" s="7"/>
       <c r="M30" s="7"/>
       <c r="N30" s="7"/>
       <c r="O30" s="7"/>
       <c r="P30" s="7"/>
       <c r="Q30" s="7"/>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
       <c r="T30" s="7"/>
       <c r="U30" s="7"/>
       <c r="V30" s="7"/>
       <c r="W30" s="7"/>
       <c r="X30" s="7"/>
       <c r="Y30" s="7"/>
       <c r="Z30" s="7"/>
       <c r="AA30" s="7"/>
       <c r="AB30" s="7"/>
@@ -1826,128 +1826,128 @@
       <c r="L31" s="7"/>
       <c r="M31" s="7"/>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
       <c r="T31" s="7"/>
       <c r="U31" s="7"/>
       <c r="V31" s="7"/>
       <c r="W31" s="7"/>
       <c r="X31" s="7"/>
       <c r="Y31" s="7"/>
       <c r="Z31" s="7"/>
       <c r="AA31" s="7"/>
       <c r="AB31" s="7"/>
       <c r="AC31" s="7"/>
       <c r="AD31" s="7"/>
       <c r="AE31" s="7"/>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="B32" s="7" t="s">
+      <c r="B32" s="7"/>
+      <c r="C32" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
       <c r="T32" s="7"/>
       <c r="U32" s="7"/>
       <c r="V32" s="7"/>
       <c r="W32" s="7"/>
       <c r="X32" s="7"/>
       <c r="Y32" s="7"/>
       <c r="Z32" s="7"/>
       <c r="AA32" s="7"/>
       <c r="AB32" s="7"/>
       <c r="AC32" s="7"/>
       <c r="AD32" s="7"/>
       <c r="AE32" s="7"/>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="B33" s="7" t="s">
+      <c r="B33" s="7"/>
+      <c r="C33" s="7" t="s">
         <v>58</v>
       </c>
-      <c r="C33" s="7"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
       <c r="T33" s="7"/>
       <c r="U33" s="7"/>
       <c r="V33" s="7"/>
       <c r="W33" s="7"/>
       <c r="X33" s="7"/>
       <c r="Y33" s="7"/>
       <c r="Z33" s="7"/>
       <c r="AA33" s="7"/>
       <c r="AB33" s="7"/>
       <c r="AC33" s="7"/>
       <c r="AD33" s="7"/>
       <c r="AE33" s="7"/>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" s="6" t="s">
         <v>59</v>
       </c>
-      <c r="B34" s="7" t="s">
+      <c r="B34" s="7"/>
+      <c r="C34" s="7" t="s">
         <v>60</v>
       </c>
-      <c r="C34" s="7"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
       <c r="T34" s="7"/>
       <c r="U34" s="7"/>
       <c r="V34" s="7"/>
       <c r="W34" s="7"/>
       <c r="X34" s="7"/>
       <c r="Y34" s="7"/>
       <c r="Z34" s="7"/>
       <c r="AA34" s="7"/>
       <c r="AB34" s="7"/>
@@ -2042,128 +2042,128 @@
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
       <c r="T37" s="7"/>
       <c r="U37" s="7"/>
       <c r="V37" s="7"/>
       <c r="W37" s="7"/>
       <c r="X37" s="7"/>
       <c r="Y37" s="7"/>
       <c r="Z37" s="7"/>
       <c r="AA37" s="7"/>
       <c r="AB37" s="7"/>
       <c r="AC37" s="7"/>
       <c r="AD37" s="7"/>
       <c r="AE37" s="7"/>
     </row>
     <row r="38" spans="1:31">
       <c r="A38" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="B38" s="7" t="s">
+      <c r="B38" s="7"/>
+      <c r="C38" s="7" t="s">
         <v>64</v>
       </c>
-      <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="F38" s="7"/>
       <c r="G38" s="7"/>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
       <c r="T38" s="7"/>
       <c r="U38" s="7"/>
       <c r="V38" s="7"/>
       <c r="W38" s="7"/>
       <c r="X38" s="7"/>
       <c r="Y38" s="7"/>
       <c r="Z38" s="7"/>
       <c r="AA38" s="7"/>
       <c r="AB38" s="7"/>
       <c r="AC38" s="7"/>
       <c r="AD38" s="7"/>
       <c r="AE38" s="7"/>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="B39" s="7" t="s">
+      <c r="B39" s="7"/>
+      <c r="C39" s="7" t="s">
         <v>66</v>
       </c>
-      <c r="C39" s="7"/>
       <c r="D39" s="7"/>
       <c r="E39" s="7"/>
       <c r="F39" s="7"/>
       <c r="G39" s="7"/>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
       <c r="T39" s="7"/>
       <c r="U39" s="7"/>
       <c r="V39" s="7"/>
       <c r="W39" s="7"/>
       <c r="X39" s="7"/>
       <c r="Y39" s="7"/>
       <c r="Z39" s="7"/>
       <c r="AA39" s="7"/>
       <c r="AB39" s="7"/>
       <c r="AC39" s="7"/>
       <c r="AD39" s="7"/>
       <c r="AE39" s="7"/>
     </row>
     <row r="40" spans="1:31">
       <c r="A40" s="6" t="s">
         <v>67</v>
       </c>
-      <c r="B40" s="7" t="s">
+      <c r="B40" s="7"/>
+      <c r="C40" s="7" t="s">
         <v>68</v>
       </c>
-      <c r="C40" s="7"/>
       <c r="D40" s="7"/>
       <c r="E40" s="7"/>
       <c r="F40" s="7"/>
       <c r="G40" s="7"/>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
       <c r="V40" s="7"/>
       <c r="W40" s="7"/>
       <c r="X40" s="7"/>
       <c r="Y40" s="7"/>
       <c r="Z40" s="7"/>
       <c r="AA40" s="7"/>
       <c r="AB40" s="7"/>
@@ -2177,72 +2177,94 @@
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A3:AE3"/>
     <mergeCell ref="A4:AE4"/>
     <mergeCell ref="A5:AE5"/>
     <mergeCell ref="A6:AE6"/>
     <mergeCell ref="A7:AE7"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="B10:AE10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="P11:Q11"/>
     <mergeCell ref="R11:S11"/>
     <mergeCell ref="T11:U11"/>
     <mergeCell ref="V11:W11"/>
     <mergeCell ref="X11:Y11"/>
     <mergeCell ref="Z11:AA11"/>
     <mergeCell ref="AB11:AC11"/>
     <mergeCell ref="AD11:AE11"/>
     <mergeCell ref="A17:AE17"/>
     <mergeCell ref="A18:AE18"/>
-    <mergeCell ref="B19:AE19"/>
-[...20 lines deleted...]
-    <mergeCell ref="B40:AE40"/>
+    <mergeCell ref="A19:B19"/>
+    <mergeCell ref="C19:AE19"/>
+    <mergeCell ref="A20:B20"/>
+    <mergeCell ref="C20:AE20"/>
+    <mergeCell ref="A21:B21"/>
+    <mergeCell ref="C21:AE21"/>
+    <mergeCell ref="A22:B22"/>
+    <mergeCell ref="C22:AE22"/>
+    <mergeCell ref="A23:B23"/>
+    <mergeCell ref="C23:AE23"/>
+    <mergeCell ref="A24:B24"/>
+    <mergeCell ref="C24:AE24"/>
+    <mergeCell ref="A25:B25"/>
+    <mergeCell ref="C25:AE25"/>
+    <mergeCell ref="A26:B26"/>
+    <mergeCell ref="C26:AE26"/>
+    <mergeCell ref="A27:B27"/>
+    <mergeCell ref="C27:AE27"/>
+    <mergeCell ref="A28:B28"/>
+    <mergeCell ref="C28:AE28"/>
+    <mergeCell ref="A29:B29"/>
+    <mergeCell ref="C29:AE29"/>
+    <mergeCell ref="A30:B30"/>
+    <mergeCell ref="C30:AE30"/>
+    <mergeCell ref="A31:B31"/>
+    <mergeCell ref="C31:AE31"/>
+    <mergeCell ref="A32:B32"/>
+    <mergeCell ref="C32:AE32"/>
+    <mergeCell ref="A33:B33"/>
+    <mergeCell ref="C33:AE33"/>
+    <mergeCell ref="A34:B34"/>
+    <mergeCell ref="C34:AE34"/>
+    <mergeCell ref="A35:B35"/>
+    <mergeCell ref="C35:AE35"/>
+    <mergeCell ref="A36:B36"/>
+    <mergeCell ref="C36:AE36"/>
+    <mergeCell ref="A37:B37"/>
+    <mergeCell ref="C37:AE37"/>
+    <mergeCell ref="A38:B38"/>
+    <mergeCell ref="C38:AE38"/>
+    <mergeCell ref="A39:B39"/>
+    <mergeCell ref="C39:AE39"/>
+    <mergeCell ref="A40:B40"/>
+    <mergeCell ref="C40:AE40"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>