--- v0 (2025-11-17)
+++ v1 (2026-07-07)
@@ -17,341 +17,341 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>IFN1</t>
   </si>
   <si>
-    <t>surface terrière du bois mort IFN1</t>
-[...2 lines deleted...]
-    <t>état de l'arbre (sur pied/à terre)</t>
+    <t>area basimetrica del legno morto IFN1</t>
+  </si>
+  <si>
+    <t>stato dell'albero (in piedi/a terra)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione dei boschi di protezione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
-[...30 lines deleted...]
-    <t>Suisse</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 1983/85</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>sur pied</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>in piedi</t>
+  </si>
+  <si>
+    <t>a terra</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1286979/468729</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière du bois mort IFN1</t>
+      <t xml:space="preserve">area basimetrica del legno morto IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #247</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) des arbres et arbustes morts (sur pied et à terre) d'au moins 12 cm de DHP selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable.</t>
+    <t>Somma delle sezioni trasversali a 1,3 m di altezza (punto di misurazione del diametro a petto d'uomo [DPU]) degli alberi e degli arbusti morti (in piedi e a terra) con un DPU di almeno 12 cm secondo il metodo dell'IFN1. Nell'IFN1 sono stati rilevati solamente gli alberi morti il cui legno era ancora utilizzabile.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">état de l'arbre (sur pied/à terre)</t>
+      <t xml:space="preserve">stato dell'albero (in piedi/a terra)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1266</t>
     </r>
   </si>
   <si>
-    <t>Classification des arbres et arbustes à partir de 12 cm de diamètre à hauteur de poitrine (DHP) selon qu'ils sont sur pied ou à terre. Source: relevé de terrain (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
+    <t>Suddivisione degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) tra in piedi o a terra. Fonte: rilievo sul terreno (MID 58: Bemerkungen, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">regione dei boschi di protezione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>0.6</v>
       </c>
       <c r="M16" s="6">
         <v>16</v>
       </c>
       <c r="N16" s="6">
         <v>0.6</v>
       </c>
       <c r="O16" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1286979/468729</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière du bois mort IFN1</t>
+            <t xml:space="preserve">area basimetrica del legno morto IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #247</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">état de l'arbre (sur pied/à terre)</t>
+            <t xml:space="preserve">stato dell'albero (in piedi/a terra)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1266</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">regione dei boschi di protezione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>