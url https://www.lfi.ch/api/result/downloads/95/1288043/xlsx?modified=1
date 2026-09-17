--- v1 (2026-09-15)
+++ v2 (2026-09-17)
@@ -14,224 +14,224 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
-    <t>IFN5</t>
-[...44 lines deleted...]
-    <t>Svizzera</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Hangmuren/Rutschungen (2022)</t>
+  </si>
+  <si>
+    <t>Regionale Gliederung: biogeografische Region</t>
+  </si>
+  <si>
+    <t>Einheit: %, Spaltentotal</t>
+  </si>
+  <si>
+    <t>Bezugsfläche: zugänglicher Wald</t>
+  </si>
+  <si>
+    <t>Netz: 1,4-km-Netz, Unternetze 1-5</t>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>biogeografische Region</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Alpennordflanke</t>
+  </si>
+  <si>
+    <t>Westliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Östliche Zentralalpen</t>
+  </si>
+  <si>
+    <t>Alpensüdflanke</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>all'interno</t>
-[...8 lines deleted...]
-    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>LFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Netz: </t>
+  </si>
+  <si>
+    <t>1,4-km-Netz, Unternetze 1-5 [1746]
+Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugsfläche: </t>
+  </si>
+  <si>
+    <t>zugänglicher Wald [1348]
+Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regionale Gliederung: </t>
+  </si>
+  <si>
+    <t>biogeografische Region [BIOGEOC6R2005, 2586]
+Gliederung der Schweiz in sechs Regionen mit ähnlicher Flora und Fauna. Die sechs Regionen entsprechen der Grundeinteilung der Publikation «Die biogeographischen Regionen der Schweiz», die vom BAFU im Jahr 2022 herausgegeben wurde.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>superficie forestale [44], ha
-Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Waldfläche [44], ha
+Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 2: </t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: , Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>absolut [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
-    <t>totale colonna [3]</t>
+    <t>Spaltentotal [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>bosco di protezione contro colate di fango/smottamenti (2022) [HAMUSPGES22, 2644]
-Superficie all'interno/all'esterno del bosco di protezione contro colate di fango/smottamenti, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Schutzwald gegen Hangmuren/Rutschungen (2022) [HAMUSPGES22, 2644]
+Fläche innerhalb/ausserhalb des Schutzwalds gegen Hangmuren/Rutschungen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 05:23:03</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>nessuna indicazione, all'interno, all'esterno, totale</t>
+    <t>keine Angabe, innerhalb, ausserhalb, Total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">altri: </t>
+    <t xml:space="preserve">Übrige: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -618,58 +618,58 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B18" sqref="B18:O42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="5" customWidth="true" style="0"/>
     <col min="3" max="3" width="5" customWidth="true" style="0"/>
     <col min="4" max="4" width="7" customWidth="true" style="0"/>
     <col min="5" max="5" width="7" customWidth="true" style="0"/>
-    <col min="6" max="6" width="14" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="13" max="13" width="14" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13" customWidth="true" style="0"/>
+    <col min="12" max="12" width="9" customWidth="true" style="0"/>
+    <col min="13" max="13" width="9" customWidth="true" style="0"/>
     <col min="14" max="14" width="6" customWidth="true" style="0"/>
     <col min="15" max="15" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">