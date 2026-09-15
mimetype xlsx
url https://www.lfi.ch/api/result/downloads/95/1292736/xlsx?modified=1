--- v1 (2026-01-11)
+++ v2 (2026-09-15)
@@ -1,445 +1,355 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...99 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>numero di specie arboree nello strato superiore</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione di produzione</t>
+  </si>
+  <si>
+    <t>unità: %, totale colonna</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione di produzione</t>
+  </si>
+  <si>
+    <t>Giura</t>
+  </si>
+  <si>
+    <t>Altopiano</t>
+  </si>
+  <si>
+    <t>Prealpi</t>
+  </si>
+  <si>
+    <t>Alpi</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>6 or more</t>
-[...2 lines deleted...]
-    <t>total</t>
+    <t>6 o più</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione di produzione [PRODREG, 49]
+Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>superficie forestale [44], ha
+Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>totale colonna [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>numero di specie arboree nello strato superiore [ANZBAOBERKLA, 1308]
+Numero di specie arboree e arbustive nello strato superiore del popolamento, in sei classi. Le informazioni si riferiscono al popolamento determinante nell'area di interpretazione (50 × 50 m) e prendono in considerazione solo le specie con una copertura di almeno il 5%. Fonte: rilievo sul terreno (MID 242: Baumart in der Oberschicht)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:28:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, 1, 2, 3, 4, 5, 6 o più, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,775 +610,1053 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:M46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.702" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="7" customWidth="true" style="0"/>
+    <col min="5" max="5" width="7" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.5</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>0.3</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>1.8</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>0.5</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>1.1</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="5">
         <v>0.4</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>2.5</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>0.5</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>1.1</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>0.5</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>1.6</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>6.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>1.1</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>7.5</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>1.0</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>18.9</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>1.5</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>23.2</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>1.2</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>20.9</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>1.9</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>16.5</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>16.4</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>1.6</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>14.2</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>1.4</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>20.0</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>1.6</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>32.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>1.4</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>32.8</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>2.2</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>24.1</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>27.2</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>1.9</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>26.8</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>1.7</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>28.0</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>1.8</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>23.7</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>1.3</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>20.5</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>1.9</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>25.2</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>27.0</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>1.9</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>21.7</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>1.6</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>17.0</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>1.5</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>9.8</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>0.9</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>14.2</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>1.7</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>16.7</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.6</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>12.4</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>1.4</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>15.6</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>1.4</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>9.0</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>1.2</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>4.8</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>0.6</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>7.1</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>1.2</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>9.1</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>9.6</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>1.2</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>12.4</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>1.3</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>6.0</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>1.0</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>3.9</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>0.6</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>3.4</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>0.9</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>6.7</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>100.0</v>
       </c>
-      <c r="C20" s="6" t="s">
+      <c r="C20" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>100.0</v>
       </c>
-      <c r="E20" s="6" t="s">
+      <c r="E20" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>100.0</v>
       </c>
-      <c r="G20" s="6" t="s">
+      <c r="G20" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>100.0</v>
       </c>
-      <c r="I20" s="6" t="s">
+      <c r="I20" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>100.0</v>
       </c>
-      <c r="K20" s="6" t="s">
+      <c r="K20" s="5" t="s">
         <v>25</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>100.0</v>
       </c>
-      <c r="M20" s="6" t="s">
+      <c r="M20" s="5" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A21:M21"/>
-    <mergeCell ref="A24:M24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>