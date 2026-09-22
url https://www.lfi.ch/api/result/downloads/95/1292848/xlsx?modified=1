--- v1 (2026-07-06)
+++ v2 (2026-09-22)
@@ -1,445 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...97 lines deleted...]
-    <t>Svizzera</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>nombre d'essences dans la strate supérieure</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: 1000 ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>6 o più</t>
-[...173 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>6 ou plus</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>surface forestière [44], ha
+Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 25.05.2019 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: 1000, Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>nombre d'essences dans la strate supérieure [ANZBAOBERKLA, 1308]
+Nombre d'espèces d'arbres et d'arbustes dans la strate supérieure du peuplement, en six classes. L'indication se réfère au peuplement déterminant sur la surface d'interprétation (50 × 50 m) et ne prend en compte que les espèces ayant un taux de recouvrement d'au moins 5%. Source: relevé de terrain (MID 242: Baumart in der Oberschicht)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 09:28:25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, 1, 2, 3, 4, 5, 6 ou plus, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,840 +604,1122 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="11" customWidth="true" style="0"/>
+    <col min="3" max="3" width="6" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="14" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="14" customWidth="true" style="0"/>
+    <col min="9" max="9" width="9" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13" customWidth="true" style="0"/>
+    <col min="11" max="11" width="8" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="6" customWidth="true" style="0"/>
+    <col min="14" max="14" width="9" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>5.2</v>
       </c>
-      <c r="C13" s="6">
+      <c r="C13" s="5">
         <v>26</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>3.1</v>
       </c>
-      <c r="E13" s="6">
+      <c r="E13" s="5">
         <v>33</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>1.8</v>
       </c>
-      <c r="G13" s="6">
+      <c r="G13" s="5">
         <v>45</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>1.4</v>
       </c>
-      <c r="I13" s="6">
+      <c r="I13" s="5">
         <v>50</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>5.1</v>
       </c>
-      <c r="K13" s="6">
+      <c r="K13" s="5">
         <v>26</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>1.7</v>
       </c>
-      <c r="M13" s="6">
+      <c r="M13" s="5">
         <v>44</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>18.3</v>
       </c>
-      <c r="O13" s="6">
+      <c r="O13" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>28.3</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>11</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>40.1</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E14" s="5">
         <v>9</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>21.9</v>
       </c>
-      <c r="G14" s="6">
+      <c r="G14" s="5">
         <v>13</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>9.7</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>19</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>33.9</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>10</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>23.6</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>11</v>
       </c>
-      <c r="N14" s="6">
-[...2 lines deleted...]
-      <c r="O14" s="6">
+      <c r="N14" s="5">
+        <v>157.40000000000001</v>
+      </c>
+      <c r="O14" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>59.8</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>7</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>42.3</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>9</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>19.9</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>13</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>37.7</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>9</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>42.8</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>9</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>39.2</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>8</v>
       </c>
-      <c r="N15" s="6">
-[...2 lines deleted...]
-      <c r="O15" s="6">
+      <c r="N15" s="5">
+        <v>241.69999999999999</v>
+      </c>
+      <c r="O15" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
-[...2 lines deleted...]
-      <c r="C16" s="6">
+      <c r="B16" s="5">
+        <v>112.90000000000001</v>
+      </c>
+      <c r="C16" s="5">
         <v>5</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>48.8</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>8</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>27.9</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>11</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>28.8</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>11</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>27.4</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>11</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>23.9</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>11</v>
       </c>
-      <c r="N16" s="6">
-[...2 lines deleted...]
-      <c r="O16" s="6">
+      <c r="N16" s="5">
+        <v>269.69999999999999</v>
+      </c>
+      <c r="O16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>99.3</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>5</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>26.1</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>11</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>24.1</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>12</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>10.2</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>18</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>6.0</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>24</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>18.1</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>13</v>
       </c>
-      <c r="N17" s="6">
-[...2 lines deleted...]
-      <c r="O17" s="6">
+      <c r="N17" s="5">
+        <v>183.80000000000001</v>
+      </c>
+      <c r="O17" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>59.8</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>7</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>13.6</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>16</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>14.6</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>15</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>4.6</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>28</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>2.3</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>38</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>9.5</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>19</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>104.5</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>45.1</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>8</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>12.0</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>17</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>7.5</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>22</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>3.1</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>33</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>1.7</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>45</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>4.7</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>27</v>
       </c>
-      <c r="N19" s="6">
-[...2 lines deleted...]
-      <c r="O19" s="6">
+      <c r="N19" s="5">
+        <v>74.099999999999994</v>
+      </c>
+      <c r="O19" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
-[...2 lines deleted...]
-      <c r="C20" s="6">
+      <c r="B20" s="5">
+        <v>410.30000000000001</v>
+      </c>
+      <c r="C20" s="5">
         <v>1</v>
       </c>
-      <c r="D20" s="6">
-[...2 lines deleted...]
-      <c r="E20" s="6">
+      <c r="D20" s="5">
+        <v>186.099999999999994</v>
+      </c>
+      <c r="E20" s="5">
         <v>3</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>117.8</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>5</v>
       </c>
-      <c r="H20" s="6">
-[...2 lines deleted...]
-      <c r="I20" s="6">
+      <c r="H20" s="5">
+        <v>95.40000000000001</v>
+      </c>
+      <c r="I20" s="5">
         <v>5</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>119.2</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>5</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>120.7</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>3</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>1049.5</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>