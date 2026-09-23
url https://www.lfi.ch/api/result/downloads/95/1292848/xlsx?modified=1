--- v2 (2026-09-22)
+++ v3 (2026-09-23)
@@ -14,227 +14,227 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>IFN5</t>
-[...44 lines deleted...]
-    <t>Suisse</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>number of tree species in the upper layer</t>
+  </si>
+  <si>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: 1000 ha</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest NFI1-NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>6 ou plus</t>
+    <t>6 or more</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
-    <t>IFN5 [550]</t>
-[...20 lines deleted...]
-Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest NFI1-NFI5 [2382]
+Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829]
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>surface forestière [44], ha
-Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
+    <t>forest area [44], ha
+All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 25.05.2019 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: 1000, Dezimalstellen: 1</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>nombre d'essences dans la strate supérieure [ANZBAOBERKLA, 1308]
-Nombre d'espèces d'arbres et d'arbustes dans la strate supérieure du peuplement, en six classes. L'indication se réfère au peuplement déterminant sur la surface d'interprétation (50 × 50 m) et ne prend en compte que les espèces ayant un taux de recouvrement d'au moins 5%. Source: relevé de terrain (MID 242: Baumart in der Oberschicht)</t>
+    <t>number of tree species in the upper layer [ANZBAOBERKLA, 1308]
+Number of tree and shrub species in the upper stand layer – in six classes. The information refers to the relevant stand on the interpretation area (50 × 50 m) and only takes into account species with a cover ≥5%. Reference: Field Survey (MID 242: Baumart in der Oberschicht)</t>
   </si>
   <si>
     <t>gerechnet am 20.03.2024 09:28:25</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>pas d'indication, 1, 2, 3, 4, 5, 6 ou plus, total</t>
+    <t>n/a, 1, 2, 3, 4, 5, 6 or more, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">le reste: </t>
+    <t xml:space="preserve">other: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -617,64 +617,64 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B22" sqref="B22:O44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
-    <col min="2" max="2" width="11" customWidth="true" style="0"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13" customWidth="true" style="0"/>
+    <col min="5" max="5" width="8" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="8" customWidth="true" style="0"/>
     <col min="8" max="8" width="14" customWidth="true" style="0"/>
     <col min="9" max="9" width="9" customWidth="true" style="0"/>
     <col min="10" max="10" width="13" customWidth="true" style="0"/>
     <col min="11" max="11" width="8" customWidth="true" style="0"/>
     <col min="12" max="12" width="11" customWidth="true" style="0"/>
     <col min="13" max="13" width="6" customWidth="true" style="0"/>
-    <col min="14" max="14" width="9" customWidth="true" style="0"/>
-    <col min="15" max="15" width="4" customWidth="true" style="0"/>
+    <col min="14" max="14" width="10" customWidth="true" style="0"/>
+    <col min="15" max="15" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>