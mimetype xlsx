--- v0 (2026-01-08)
+++ v1 (2026-07-26)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
+    <t>Waldfläche</t>
   </si>
   <si>
-    <t>tipo di bosco (3 classi) · proprietà (7 classi)</t>
+    <t>Waldtyp (3 Klassen) · Eigentum (7 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>cantone</t>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,299 +172,299 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>tipo di bosco (3 classi)</t>
+    <t>Waldtyp (3 Klassen)</t>
   </si>
   <si>
-    <t>proprietà (7 classi)</t>
+    <t>Eigentum (7 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Confederazione</t>
+    <t>Bund</t>
   </si>
   <si>
-    <t>comune</t>
+    <t>politische Gemeinde</t>
   </si>
   <si>
-    <t>patriziato</t>
+    <t>Bürgergemeinde</t>
   </si>
   <si>
-    <t>corporazione</t>
+    <t>Korporation</t>
   </si>
   <si>
-    <t>proprietà individuale</t>
+    <t>Einzeleigentum</t>
   </si>
   <si>
-    <t>società</t>
+    <t>Gesellschaft</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>bosco accessibile esclusi gli arbusteti</t>
+    <t>zugänglicher Wald ohne Gebüschwald</t>
   </si>
   <si>
-    <t>bosco non accessibile esclusi gli arbusteti</t>
+    <t>unzugänglicher Wald ohne Gebüschwald</t>
   </si>
   <si>
-    <t>arbusteti</t>
+    <t xml:space="preserve">Gebüschwald </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1292993/474743</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (3 classi)</t>
+      <t xml:space="preserve">Waldtyp (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
+    <t>Einteilung des Waldes aufgrund des Waldentscheids und der Zugänglichkeit in die drei Klassen «zugänglicher Wald ohne Gebüschwald», «unzugänglicher Wald ohne Gebüschwald» und «Gebüschwald».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (7 classi)</t>
+      <t xml:space="preserve">Eigentum (7 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #84</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le 7 classi «confederazione», «cantone», «comune politico», «patriziato», «corporazione», «proprietà individuale» e «società». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Eigentumsverhältnis am Wald, charakterisiert mithilfe der 7 Klassen «Bund», «Kanton», «politische Gemeinde», «Bürgergemeinde», «Korporation», «Einzeleigentum» und «Gesellschaft». Grundlage: Forstdienstbefragung (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -816,51 +816,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB77"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="43.561" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
@@ -8555,51 +8555,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ57" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA57" s="6">
         <v>100.0</v>
       </c>
       <c r="BB57" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:54" customHeight="1" ht="21.75">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1292993/474743</t>
           </r>
         </is>
       </c>
       <c r="C58" s="3"/>
       <c r="D58" s="3"/>
       <c r="E58" s="3"/>
       <c r="F58" s="3"/>
       <c r="G58" s="3"/>
       <c r="H58" s="3"/>
       <c r="I58" s="3"/>
       <c r="J58" s="3"/>
       <c r="K58" s="3"/>
       <c r="L58" s="3"/>
@@ -8637,226 +8637,226 @@
       <c r="AR58" s="3"/>
       <c r="AS58" s="3"/>
       <c r="AT58" s="3"/>
       <c r="AU58" s="3"/>
       <c r="AV58" s="3"/>
       <c r="AW58" s="3"/>
       <c r="AX58" s="3"/>
       <c r="AY58" s="3"/>
       <c r="AZ58" s="3"/>
       <c r="BA58" s="3"/>
       <c r="BB58" s="3"/>
     </row>
     <row r="61" spans="1:54">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:54" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:54">
       <c r="A64" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (3 classi)</t>
+            <t xml:space="preserve">Waldtyp (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="65" spans="1:54" customHeight="1" ht="29">
       <c r="A65" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="67" spans="1:54">
       <c r="A67" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (7 classi)</t>
+            <t xml:space="preserve">Eigentum (7 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #84</t>
           </r>
         </is>
       </c>
     </row>
     <row r="68" spans="1:54" customHeight="1" ht="29">
       <c r="A68" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="70" spans="1:54">
       <c r="A70" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="71" spans="1:54" customHeight="1" ht="29">
       <c r="A71" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="73" spans="1:54">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="74" spans="1:54" customHeight="1" ht="29">
       <c r="A74" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="76" spans="1:54">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:54" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>