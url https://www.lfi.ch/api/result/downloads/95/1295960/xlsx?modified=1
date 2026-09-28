--- v0 (2025-12-16)
+++ v1 (2026-09-28)
@@ -1,433 +1,343 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
-[...81 lines deleted...]
-    <t>production region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre total de tiges</t>
+  </si>
+  <si>
+    <t>géant (oui/non)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: %, total de colonne</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...8 lines deleted...]
-    <t>Switzerland</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no</t>
-[...2 lines deleted...]
-    <t>yes</t>
+    <t>non</t>
+  </si>
+  <si>
+    <t>oui</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN4/IFN5 [2282]
+Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>nombre total de tiges [3], Stk.
+Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le nombre total de tiges est la somme du nombre de tiges et du nombre de tiges de bois mort.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 24.07.2020 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>total de colonne [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>géant (oui/non) [D13KLA80, 1282]
+Classification des arbres et arbustes à partir de 12 cm de diamètre à hauteur de poitrine (DHP) selon leur DHP en deux classes: «non géant» (DHP jusqu'à 80 cm) et «géant» (DHP supérieur à 80 cm). Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 03:24:46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, non, oui, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -688,611 +598,913 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M33"/>
+  <dimension ref="A1:M42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B18" sqref="B18:M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="19.852" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="17" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="6" customWidth="true" style="0"/>
+    <col min="13" max="13" width="5" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>99.8</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C14" s="5">
         <v>0.1</v>
       </c>
-      <c r="D14" s="6">
-[...2 lines deleted...]
-      <c r="E14" s="6">
+      <c r="D14" s="5">
+        <v>99.40000000000001</v>
+      </c>
+      <c r="E14" s="5">
         <v>0.1</v>
       </c>
-      <c r="F14" s="6">
-[...2 lines deleted...]
-      <c r="G14" s="6">
+      <c r="F14" s="5">
+        <v>99.59999999999999</v>
+      </c>
+      <c r="G14" s="5">
         <v>0.1</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>99.5</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>0.1</v>
       </c>
-      <c r="J14" s="6">
-[...2 lines deleted...]
-      <c r="K14" s="6">
+      <c r="J14" s="5">
+        <v>99.40000000000001</v>
+      </c>
+      <c r="K14" s="5">
         <v>0.1</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>99.5</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0.2</v>
       </c>
-      <c r="C15" s="6">
+      <c r="C15" s="5">
         <v>0.1</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>0.6</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>0.1</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>0.4</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>0.1</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>0.5</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>0.1</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>0.6</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>0.1</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>0.5</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>100.0</v>
       </c>
-      <c r="C16" s="6" t="s">
+      <c r="C16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>100.0</v>
       </c>
-      <c r="E16" s="6" t="s">
+      <c r="E16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>100.0</v>
       </c>
-      <c r="G16" s="6" t="s">
+      <c r="G16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>100.0</v>
       </c>
-      <c r="I16" s="6" t="s">
+      <c r="I16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>100.0</v>
       </c>
-      <c r="K16" s="6" t="s">
+      <c r="K16" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>100.0</v>
       </c>
-      <c r="M16" s="6" t="s">
+      <c r="M16" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A17" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M17" s="3"/>
+      <c r="A17" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="6"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="7"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="7"/>
+      <c r="K18" s="7"/>
+      <c r="L18" s="7"/>
+      <c r="M18" s="7"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" s="7"/>
+      <c r="F19" s="7"/>
+      <c r="G19" s="7"/>
+      <c r="H19" s="7"/>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="7"/>
+      <c r="M19" s="7"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A20" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="7"/>
+      <c r="C20" s="7"/>
+      <c r="D20" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="7"/>
+      <c r="I20" s="7"/>
+      <c r="J20" s="7"/>
+      <c r="K20" s="7"/>
+      <c r="L20" s="7"/>
+      <c r="M20" s="7"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="7"/>
+      <c r="C21" s="7"/>
+      <c r="D21" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" s="7"/>
+      <c r="F21" s="7"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="7"/>
+      <c r="I21" s="7"/>
+      <c r="J21" s="7"/>
+      <c r="K21" s="7"/>
+      <c r="L21" s="7"/>
+      <c r="M21" s="7"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A23" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B23" s="7"/>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+    </row>
+    <row r="24" spans="1:13">
+      <c r="A24" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B24" s="7"/>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="7"/>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A26" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B26" s="7"/>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="A27" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" s="7"/>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7"/>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7"/>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+    </row>
+    <row r="30" spans="1:13">
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7"/>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7"/>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7"/>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B38" s="7"/>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A17:M17"/>
-    <mergeCell ref="A20:M20"/>
-[...8 lines deleted...]
-    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="A19:C19"/>
+    <mergeCell ref="D19:M19"/>
+    <mergeCell ref="A20:C20"/>
+    <mergeCell ref="D20:M20"/>
+    <mergeCell ref="A21:C21"/>
+    <mergeCell ref="D21:M21"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="D22:M22"/>
+    <mergeCell ref="A23:C23"/>
+    <mergeCell ref="D23:M23"/>
+    <mergeCell ref="A24:C24"/>
+    <mergeCell ref="D24:M24"/>
+    <mergeCell ref="A25:C25"/>
+    <mergeCell ref="D25:M25"/>
+    <mergeCell ref="A26:C26"/>
+    <mergeCell ref="D26:M26"/>
+    <mergeCell ref="A27:C27"/>
+    <mergeCell ref="D27:M27"/>
+    <mergeCell ref="A28:C28"/>
+    <mergeCell ref="D28:M28"/>
+    <mergeCell ref="A29:C29"/>
+    <mergeCell ref="D29:M29"/>
+    <mergeCell ref="A30:C30"/>
+    <mergeCell ref="D30:M30"/>
+    <mergeCell ref="A31:C31"/>
+    <mergeCell ref="D31:M31"/>
+    <mergeCell ref="A32:C32"/>
+    <mergeCell ref="D32:M32"/>
+    <mergeCell ref="A33:C33"/>
+    <mergeCell ref="D33:M33"/>
+    <mergeCell ref="A34:C34"/>
+    <mergeCell ref="D34:M34"/>
+    <mergeCell ref="A35:C35"/>
+    <mergeCell ref="D35:M35"/>
+    <mergeCell ref="A36:C36"/>
+    <mergeCell ref="D36:M36"/>
+    <mergeCell ref="A37:C37"/>
+    <mergeCell ref="D37:M37"/>
+    <mergeCell ref="A38:C38"/>
+    <mergeCell ref="D38:M38"/>
+    <mergeCell ref="A39:C39"/>
+    <mergeCell ref="D39:M39"/>
+    <mergeCell ref="A40:C40"/>
+    <mergeCell ref="D40:M40"/>
+    <mergeCell ref="A41:C41"/>
+    <mergeCell ref="D41:M41"/>
+    <mergeCell ref="A42:C42"/>
+    <mergeCell ref="D42:M42"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>