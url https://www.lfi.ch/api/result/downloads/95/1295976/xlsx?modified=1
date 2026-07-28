--- v0 (2025-12-24)
+++ v1 (2026-07-28)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero totale di fusti</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>nombre total de tiges</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,255 +172,255 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1295976/477726</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti</t>
+      <t xml:space="preserve">nombre total de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le nombre total de tiges est la somme du nombre de tiges et du nombre de tiges de bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -772,51 +772,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
@@ -2493,51 +2493,51 @@
         <v>17775</v>
       </c>
       <c r="AY20" s="6">
         <v>10</v>
       </c>
       <c r="AZ20" s="6">
         <v>500040</v>
       </c>
       <c r="BA20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:53" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1295976/477726</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
@@ -2575,191 +2575,191 @@
       <c r="AQ21" s="3"/>
       <c r="AR21" s="3"/>
       <c r="AS21" s="3"/>
       <c r="AT21" s="3"/>
       <c r="AU21" s="3"/>
       <c r="AV21" s="3"/>
       <c r="AW21" s="3"/>
       <c r="AX21" s="3"/>
       <c r="AY21" s="3"/>
       <c r="AZ21" s="3"/>
       <c r="BA21" s="3"/>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti</t>
+            <t xml:space="preserve">nombre total de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:53">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:53" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:53">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:53" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:53" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>