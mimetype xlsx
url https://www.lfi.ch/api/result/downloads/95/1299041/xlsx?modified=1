--- v0 (2026-04-22)
+++ v1 (2026-10-03)
@@ -1,448 +1,362 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
-[...102 lines deleted...]
-    <t>Switzerland</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
+  <si>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>surface terrière totale IFN1</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>unité: m²/ha</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 1983/85</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...14 lines deleted...]
-    <t>hyperinsubric and colline</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN1 [150]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]
+Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de forêt protectrice [SCHUREG, 829]
+Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>surface terrière totale IFN1 [238], m²
+Somme des sections transversales à 1,3 m de hauteur (point de mesure du diamètre à hauteur de poitrine [DHP]) de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm DHP selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. La surface terrière totale IFN1 correspond à la somme de la surface terrière et de la surface terrière du bois mort IFN1.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 15.08.2014 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>surface [1], ha
+Fläche.</t>
+  </si>
+  <si>
+    <t>gerechnet am 07.09.2007 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>pro Hektar [1] - forêt accessible sans la forêt buissonnante IFN1-IFN5 [2382]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes) [NAISHSTKOMB6KL, 2633]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, subalpin supérieur, subalpin, haut-montagnard, montagnard inférieur et supérieur, submontagnard, hyperinsubrique et collinéen, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -703,840 +617,1166 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="10" customWidth="true" style="0"/>
+    <col min="3" max="3" width="7" customWidth="true" style="0"/>
+    <col min="4" max="4" width="14" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="10" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13" customWidth="true" style="0"/>
+    <col min="9" max="9" width="10" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="10" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
+    <col min="14" max="14" width="7" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0.0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0.0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0.0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0.0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0.0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0.0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="6">
+      <c r="N13" s="5">
         <v>0.0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0.0</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0.0</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0.0</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>21.4</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>12</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>24.2</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>8</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>13.2</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>17</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>22.2</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>65.2</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>29.2</v>
       </c>
-      <c r="E15" s="6">
+      <c r="E15" s="5">
         <v>10</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>29.5</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>13</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>31.2</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>7</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>31.1</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>5</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>22.8</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>10</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>29.5</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>35.9</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>13</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>33.4</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>6</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>38.6</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>9</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>27.9</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>5</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>30.7</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>5</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>28.6</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>7</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>31.1</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>31.3</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>2</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>33.7</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>3</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>36.0</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>4</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>26.6</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>9</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>25.2</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>10</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>20.1</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>7</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>31.7</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>30.0</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>2</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>36.5</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>9</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>34.5</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>13</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>18.2</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>19</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>35.1</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>16</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>0.0</v>
       </c>
-      <c r="M18" s="6" t="s">
+      <c r="M18" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="N18" s="6">
+      <c r="N18" s="5">
         <v>30.5</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>25.0</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>16</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>0.0</v>
       </c>
-      <c r="E19" s="6" t="s">
+      <c r="E19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0.0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>16.6</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>14</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>18.8</v>
       </c>
-      <c r="K19" s="6" t="s">
+      <c r="K19" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>23.2</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>7</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>22.4</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>30.6</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>1</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>33.4</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>3</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>35.9</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>3</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>26.9</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>4</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>29.4</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>3</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>23.4</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>4</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>30.4</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B32" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7"/>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B37" s="7"/>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B42" s="7"/>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7"/>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
+    </row>
+    <row r="45" spans="1:15">
+      <c r="A45" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B45" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+      <c r="N45" s="7"/>
+      <c r="O45" s="7"/>
+    </row>
+    <row r="46" spans="1:15">
+      <c r="A46" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
+      <c r="N46" s="7"/>
+      <c r="O46" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
+    <mergeCell ref="B45:O45"/>
+    <mergeCell ref="B46:O46"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>