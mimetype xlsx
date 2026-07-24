--- v0 (2026-01-09)
+++ v1 (2026-07-24)
@@ -14,131 +14,131 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Waldfläche</t>
+    <t>surface forestière</t>
   </si>
   <si>
-    <t>Hochlagen/Tieflagen · Waldtyp (12 Klassen)</t>
+    <t>zones supérieures/inférieures · type de forêt (12 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Kanton</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Zwischentotal</t>
+      <t xml:space="preserve">: %, sous-total</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: Wald</t>
+      <t xml:space="preserve">: forêt</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>Kanton</t>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,314 +172,314 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>Hochlagen/Tieflagen</t>
+    <t>zones supérieures/inférieures</t>
   </si>
   <si>
-    <t>Waldtyp (12 Klassen)</t>
+    <t>type de forêt (12 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>unzugänglicher Wald</t>
+    <t>forêt inaccessible</t>
   </si>
   <si>
-    <t>Gebüschwald</t>
+    <t>forêt buissonnante</t>
   </si>
   <si>
-    <t>dauernd nicht bestockte Waldfläche</t>
+    <t>surface forestière en permanence non boisée</t>
   </si>
   <si>
-    <t>Schneise, Böschung</t>
+    <t>tranchée, talus</t>
   </si>
   <si>
-    <t>dauernd aufgelöste Bestockung</t>
+    <t>peuplement clairsemé</t>
   </si>
   <si>
-    <t>Selve, Plantage</t>
+    <t>selve, culture d'arbres</t>
   </si>
   <si>
-    <t>Niederwald</t>
+    <t>taillis</t>
   </si>
   <si>
-    <t>Mittelwald</t>
+    <t>taillis-sous-futaie</t>
   </si>
   <si>
-    <t>plenterartiger Hochwald</t>
+    <t>futaie d'aspect jardiné</t>
   </si>
   <si>
-    <t>ungleichförmiger Hochwald</t>
+    <t>futaie irrégulière</t>
   </si>
   <si>
-    <t>unvollständige Aufnahme</t>
+    <t>relevé incomplet</t>
   </si>
   <si>
-    <t>gleichförmiger Hochwald</t>
+    <t>futaie régulière</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
-    <t>Tieflagen</t>
+    <t>zones inférieures</t>
   </si>
   <si>
-    <t>Hochlagen</t>
+    <t>zones supérieures</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1300740/482490</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Hochlagen/Tieflagen</t>
+      <t xml:space="preserve">zones supérieures/inférieures</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2635</t>
     </r>
   </si>
   <si>
-    <t>Gebiete in höheren und tieferen Lagen, eingeteilt anhand der Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005). Die Grenze zwischen den Hochlagen und den Tieflagen verläuft auf der Alpennordseite zwischen den Stufen «obermontan» und «untermontan», auf der Alpensüdseite zwischen den Stufen «hochmontan» und «ober-/untermontan». Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
+    <t>Zones situées à des altitudes plus ou moins élevées, classées en fonction des étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005). La frontière entre les zones supérieures et les zones inférieures s'étend au nord des Alpes entre les étages «montagnard supérieur» et «montagnard inférieur», et au sud des Alpes entre les étages «haut-montagnard» et «montagnard supérieur/inférieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldtyp (12 Klassen)</t>
+      <t xml:space="preserve">type de forêt (12 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #898</t>
     </r>
   </si>
   <si>
-    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 12 Klassen («Typen»). Im Gegensatz zum Waldtyp in 17 Klassen werden beim Waldtyp in 12 Klassen alle Entwicklungsstufen (Jungwuchs bis Baumholz) in der Klasse «gleichförmiger Hochwald» zusammengefasst. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Répartition des forêts en 12 classes («types») en fonction de leur origine, de leur structure et de leur gestion. Contrairement à la variable «type de forêt (17 classes)», la variable «type de forêt (12 classes)» regroupe tous les stades de développement (de la jeune pousse à la futaie) dans la classe «futaie régulière». Source: relevé de terrain (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Kanton</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Wald</t>
+      <t xml:space="preserve">forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #484</t>
     </r>
   </si>
   <si>
-    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist.</t>
+    <t>Zone répondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -831,52 +831,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB88"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="25.708" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.562" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="51.845" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -10350,51 +10350,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ68" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA68" s="6">
         <v>100.0</v>
       </c>
       <c r="BB68" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:54" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1300740/482490</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
       <c r="I69" s="3"/>
       <c r="J69" s="3"/>
       <c r="K69" s="3"/>
       <c r="L69" s="3"/>
@@ -10432,226 +10432,226 @@
       <c r="AR69" s="3"/>
       <c r="AS69" s="3"/>
       <c r="AT69" s="3"/>
       <c r="AU69" s="3"/>
       <c r="AV69" s="3"/>
       <c r="AW69" s="3"/>
       <c r="AX69" s="3"/>
       <c r="AY69" s="3"/>
       <c r="AZ69" s="3"/>
       <c r="BA69" s="3"/>
       <c r="BB69" s="3"/>
     </row>
     <row r="72" spans="1:54">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:54" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="75" spans="1:54">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Hochlagen/Tieflagen</t>
+            <t xml:space="preserve">zones supérieures/inférieures</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2635</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:54" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="78" spans="1:54">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldtyp (12 Klassen)</t>
+            <t xml:space="preserve">type de forêt (12 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #898</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:54" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="81" spans="1:54">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Kanton</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:54" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="84" spans="1:54">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Wald</t>
+            <t xml:space="preserve">forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #484</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:54" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="87" spans="1:54">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:54" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>