--- v0 (2025-10-10)
+++ v1 (2026-04-23)
@@ -14,394 +14,394 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>timber assortment classes (HG 2010) · conifers and broadleaves</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>volume du bois fort de tige (UCB 2010)</t>
+  </si>
+  <si>
+    <t>classes d'assortiments (USC 2010) · résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m³/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...29 lines deleted...]
-    <t>conifers and broadleaves</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>classes d'assortiments (USC 2010)</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <t>m³/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>conifers</t>
-[...5 lines deleted...]
-    <t>indeterminable</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>smallwood</t>
-[...8 lines deleted...]
-    <t>classes 5 and 6</t>
+    <t>petit bois</t>
+  </si>
+  <si>
+    <t>classes 1 et 2</t>
+  </si>
+  <si>
+    <t>classes 3 et 4</t>
+  </si>
+  <si>
+    <t>classes 5 et 6</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1300853/482603</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">volume of bolewood (HG 2010)</t>
+      <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #211</t>
     </r>
   </si>
   <si>
-    <t>Wood volume of the stem without bark or stump ≥7 cm in diameter (limit for merchantable wood) of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm, based on the stem-form functions according to Kaufmann (2001). The definition of the assortments is based on the 2010 edition of the Swiss trading customs for raw timber (HG 2010).</t>
+    <t>Volume de bois de tige sans écorce ni souche d'au moins 7 cm de diamètre (limite du bois fort) de tous les arbres et arbustes d'au moins 12 cm de diamètre à hauteur de poitrine (DHP), déterminé au moyen des fonctions de volume de tige selon Kaufmann (2001). Les assortiments ont été définis selon l'édition de 2010 des Usages suisses du commerce du bois brut (UCB).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">timber assortment classes (HG 2010)</t>
+      <t xml:space="preserve">classes d'assortiments (USC 2010)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1788</t>
     </r>
   </si>
   <si>
-    <t>Sorting of roundwood into four diameter classes on the basis of the 2010 and 2021 editions of the Swiss Trading Customs for Raw Timber (HG 2010, Waldwirtschaft Schweiz et al. 2010). Classes 1 and 2, 3 and 4, as well as 5 and 6 of the HG 2010 are each combined into one class.</t>
+    <t>Assortiment de bois ronds en quatre classes de diamètre selon les Usages suisses du commerce du bois brut, éditions de 2010 et 2021 (USC 2010). Les classes 1 et 2, 3 et 4 ainsi que 5 et 6 des USC 2010 sont regroupées par deux pour former une classe.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">conifers and broadleaves</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Type of trees and shrubs ≥12 cm in diameter at breast height (dbh) in two classes (conifers or broadleaves). Reference: Field Survey (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -753,52 +753,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="42.275" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -2378,270 +2378,270 @@
         <v>221.7</v>
       </c>
       <c r="N42" s="6">
         <v>4</v>
       </c>
       <c r="O42" s="6">
         <v>304.4</v>
       </c>
       <c r="P42" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:16" customHeight="1" ht="21.75">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1300853/482603</t>
           </r>
         </is>
       </c>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
       <c r="O43" s="3"/>
       <c r="P43" s="3"/>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">volume of bolewood (HG 2010)</t>
+            <t xml:space="preserve">volume du bois fort de tige (UCB 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #211</t>
           </r>
         </is>
       </c>
     </row>
     <row r="47" spans="1:16" customHeight="1" ht="29">
       <c r="A47" s="1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">timber assortment classes (HG 2010)</t>
+            <t xml:space="preserve">classes d'assortiments (USC 2010)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1788</t>
           </r>
         </is>
       </c>
     </row>
     <row r="50" spans="1:16" customHeight="1" ht="29">
       <c r="A50" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">conifers and broadleaves</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="29">
       <c r="A53" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="56" spans="1:16" customHeight="1" ht="29">
       <c r="A56" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="59" spans="1:16" customHeight="1" ht="29">
       <c r="A59" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="62" spans="1:16" customHeight="1" ht="29">
       <c r="A62" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>