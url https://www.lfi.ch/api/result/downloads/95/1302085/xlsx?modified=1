--- v0 (2026-01-10)
+++ v1 (2026-07-29)
@@ -17,338 +17,338 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di fusti</t>
-[...2 lines deleted...]
-    <t>proprietà (2 classi)</t>
+    <t>nombre de tiges</t>
+  </si>
+  <si>
+    <t>propriété (2 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pubblica</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>publique</t>
+  </si>
+  <si>
+    <t>privée</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1302085/483835</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti</t>
+      <t xml:space="preserve">nombre de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (2 classi)</t>
+      <t xml:space="preserve">propriété (2 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Régime de propriété de la forêt, identifié à l'aide des deux classes «public» et «privé». Source: enquête auprès des services forestiers (MID 365: Propriété)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -700,51 +700,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1017,233 +1017,233 @@
         <v>71300</v>
       </c>
       <c r="K16" s="6">
         <v>4</v>
       </c>
       <c r="L16" s="6">
         <v>484244</v>
       </c>
       <c r="M16" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:13" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1302085/483835</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti</t>
+            <t xml:space="preserve">nombre de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (2 classi)</t>
+            <t xml:space="preserve">propriété (2 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:13" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:13" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:13" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>