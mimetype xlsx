--- v0 (2025-12-08)
+++ v1 (2026-07-21)
@@ -14,386 +14,386 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>forest type (17 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>Waldtyp (17 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>production region</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...11 lines deleted...]
-    <t>Switzerland</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>inaccessible forest</t>
-[...50 lines deleted...]
-    <t>total</t>
+    <t>unzugänglicher Wald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
+  </si>
+  <si>
+    <t>dauernd nicht bestockte Waldfläche</t>
+  </si>
+  <si>
+    <t>vorübergehend nicht bestockte Waldfläche</t>
+  </si>
+  <si>
+    <t>Schneise, Böschung</t>
+  </si>
+  <si>
+    <t>dauernd aufgelöste Bestockung</t>
+  </si>
+  <si>
+    <t>Selve, Plantage</t>
+  </si>
+  <si>
+    <t>Niederwald</t>
+  </si>
+  <si>
+    <t>Mittelwald</t>
+  </si>
+  <si>
+    <t>plenterartiger Hochwald</t>
+  </si>
+  <si>
+    <t>ungleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>Jungwuchs/Dickung</t>
+  </si>
+  <si>
+    <t>Stangenholz</t>
+  </si>
+  <si>
+    <t>schwaches Baumholz</t>
+  </si>
+  <si>
+    <t>mittleres Baumholz</t>
+  </si>
+  <si>
+    <t>starkes Baumholz</t>
+  </si>
+  <si>
+    <t>unvollständige Aufnahme</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1302425/484175</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest type (17 classes)</t>
+      <t xml:space="preserve">Waldtyp (17 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #501</t>
     </r>
   </si>
   <si>
-    <t>Classification of forests according to their establishment, structure and management into 17 classes («types»). In contrast to the forest typology with 12 classes, the forest typology with 17 classes defines each development stage (young growth to timber) as an individual class. Reference: Field Survey (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 17 Klassen («Typen»). Im Gegensatz zum Waldtyp in 12 Klassen wird beim Waldtyp in 17 Klassen jede Entwicklungsstufe (Jungwuchs bis Baumholz) als einzelne Klasse ausgewiesen. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -745,51 +745,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1677,233 +1677,233 @@
         <v>100.0</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L31" s="6">
         <v>100.0</v>
       </c>
       <c r="M31" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1302425/484175</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
     </row>
     <row r="35" spans="1:13">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:13" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest type (17 classes)</t>
+            <t xml:space="preserve">Waldtyp (17 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #501</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:13" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:13" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:13" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:13" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>