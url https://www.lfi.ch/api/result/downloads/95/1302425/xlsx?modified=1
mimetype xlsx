--- v1 (2026-07-21)
+++ v2 (2026-09-08)
@@ -1,478 +1,388 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
-[...81 lines deleted...]
-    <t>Produktionsregion</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of stems</t>
+  </si>
+  <si>
+    <t>forest type (17 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: production region</t>
+  </si>
+  <si>
+    <t>unit: %, column total</t>
+  </si>
+  <si>
+    <t>evaluation area: accessible forest without shrub forest</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>production region</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...11 lines deleted...]
-    <t>Schweiz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Pre-Alps</t>
+  </si>
+  <si>
+    <t>Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>unzugänglicher Wald</t>
-[...221 lines deleted...]
-    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>inaccessible forest</t>
+  </si>
+  <si>
+    <t>shrub forest</t>
+  </si>
+  <si>
+    <t>permanently unstocked forest area</t>
+  </si>
+  <si>
+    <t>temporarily unstocked forest area</t>
+  </si>
+  <si>
+    <t>aisle, embankment</t>
+  </si>
+  <si>
+    <t>permanently open stand</t>
+  </si>
+  <si>
+    <t>(nut) orchard, plantation</t>
+  </si>
+  <si>
+    <t>coppice forest</t>
+  </si>
+  <si>
+    <t>coppice with standards</t>
+  </si>
+  <si>
+    <t>selection type high forest</t>
+  </si>
+  <si>
+    <t>non-uniform high forest</t>
+  </si>
+  <si>
+    <t>young growth/ thicket</t>
+  </si>
+  <si>
+    <t>poletimber</t>
+  </si>
+  <si>
+    <t>young timber</t>
+  </si>
+  <si>
+    <t>medium timber</t>
+  </si>
+  <si>
+    <t>old timber</t>
+  </si>
+  <si>
+    <t>incomplete survey</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>accessible forest without shrub forest [434]
+Forest of which less than two-thirds is covered with shrubs that can be accessed on foot.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>production region [PRODREG, 49]
+Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>number of stems [73], Stk.
+Number of stems of living trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 24.07.2020 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>column total [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>forest type (17 classes) [TYP30517, 501]
+Classification of forests according to their establishment, structure and management into 17 classes («types»). In contrast to the forest typology with 12 classes, the forest typology with 17 classes defines each development stage (young growth to timber) as an individual class. Reference: Field Survey (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+  </si>
+  <si>
+    <t>gerechnet am 20.03.2024 08:26:33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>n/a, inaccessible forest, shrub forest, permanently unstocked forest area, temporarily unstocked forest area, aisle, embankment, permanently open stand, (nut) orchard, plantation, coppice forest, coppice with standards, selection type high forest, non-uniform high forest, young growth/ thicket, poletimber, young timber, medium timber, old timber, incomplete survey, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -733,1226 +643,1504 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M48"/>
+  <dimension ref="A1:M57"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B33" sqref="B33:M57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="6" customWidth="true" style="0"/>
+    <col min="3" max="3" width="5" customWidth="true" style="0"/>
+    <col min="4" max="4" width="6" customWidth="true" style="0"/>
+    <col min="5" max="5" width="6" customWidth="true" style="0"/>
+    <col min="6" max="6" width="6" customWidth="true" style="0"/>
+    <col min="7" max="7" width="6" customWidth="true" style="0"/>
+    <col min="8" max="8" width="6" customWidth="true" style="0"/>
+    <col min="9" max="9" width="5" customWidth="true" style="0"/>
+    <col min="10" max="10" width="9" customWidth="true" style="0"/>
+    <col min="11" max="11" width="9" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="13" max="13" width="8" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
-[...32 lines deleted...]
-      <c r="M13" s="6" t="s">
+      <c r="B13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K13" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
-[...32 lines deleted...]
-      <c r="M14" s="6" t="s">
+      <c r="B14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K14" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M14" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
-[...32 lines deleted...]
-      <c r="M15" s="6" t="s">
+      <c r="B15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M15" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>2.6</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>0.9</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>2.1</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>0.6</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>3.3</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>1.1</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>2.2</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>0.6</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>0.7</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>0.6</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>2.2</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>0.4</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>0.2</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>0.2</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>0.3</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>0.1</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>0.2</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>0.1</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>0.5</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>0.1</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>0.2</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>0.1</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>0.3</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>0.3</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>0.2</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>0.7</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>0.5</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>0.2</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>0.1</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>0.2</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>0.1</v>
       </c>
-      <c r="J18" s="6">
-[...5 lines deleted...]
-      <c r="L18" s="6">
+      <c r="J18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K18" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L18" s="5">
         <v>0.3</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>1.9</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>0.5</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>0.5</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>0.2</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>1.6</v>
       </c>
-      <c r="G19" s="6">
+      <c r="G19" s="5">
         <v>0.5</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>4.4</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>0.6</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>4.2</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>0.9</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>2.8</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>0.3</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
-[...5 lines deleted...]
-      <c r="D20" s="6">
+      <c r="B20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" s="5">
         <v>0.1</v>
       </c>
-      <c r="E20" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H20" s="6">
+      <c r="E20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G20" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" s="5">
         <v>0.2</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>0.1</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>2.3</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>0.9</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>0.4</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>0.1</v>
       </c>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="6">
+      <c r="B21" s="5">
         <v>0.9</v>
       </c>
-      <c r="C21" s="6">
+      <c r="C21" s="5">
         <v>0.5</v>
       </c>
-      <c r="D21" s="6">
+      <c r="D21" s="5">
         <v>0.8</v>
       </c>
-      <c r="E21" s="6">
+      <c r="E21" s="5">
         <v>0.4</v>
       </c>
-      <c r="F21" s="6">
+      <c r="F21" s="5">
         <v>1.6</v>
       </c>
-      <c r="G21" s="6">
+      <c r="G21" s="5">
         <v>0.6</v>
       </c>
-      <c r="H21" s="6">
+      <c r="H21" s="5">
         <v>2.3</v>
       </c>
-      <c r="I21" s="6">
+      <c r="I21" s="5">
         <v>0.5</v>
       </c>
-      <c r="J21" s="6">
+      <c r="J21" s="5">
         <v>22.9</v>
       </c>
-      <c r="K21" s="6">
+      <c r="K21" s="5">
         <v>2.8</v>
       </c>
-      <c r="L21" s="6">
+      <c r="L21" s="5">
         <v>4.7</v>
       </c>
-      <c r="M21" s="6">
+      <c r="M21" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="5" t="s">
+      <c r="A22" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B22" s="6">
+      <c r="B22" s="5">
         <v>1.4</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C22" s="5">
         <v>0.7</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D22" s="5">
         <v>0.1</v>
       </c>
-      <c r="E22" s="6" t="s">
-[...8 lines deleted...]
-      <c r="H22" s="6">
+      <c r="E22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G22" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" s="5">
         <v>0.3</v>
       </c>
-      <c r="I22" s="6">
+      <c r="I22" s="5">
         <v>0.2</v>
       </c>
-      <c r="J22" s="6">
+      <c r="J22" s="5">
         <v>5.0</v>
       </c>
-      <c r="K22" s="6">
+      <c r="K22" s="5">
         <v>1.2</v>
       </c>
-      <c r="L22" s="6">
+      <c r="L22" s="5">
         <v>1.1</v>
       </c>
-      <c r="M22" s="6">
+      <c r="M22" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="5" t="s">
+      <c r="A23" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B23" s="6">
+      <c r="B23" s="5">
         <v>6.7</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>1.2</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>1.4</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>0.5</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>10.5</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>1.6</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>11.4</v>
       </c>
-      <c r="I23" s="6">
+      <c r="I23" s="5">
         <v>1.2</v>
       </c>
-      <c r="J23" s="6">
+      <c r="J23" s="5">
         <v>2.4</v>
       </c>
-      <c r="K23" s="6">
+      <c r="K23" s="5">
         <v>0.7</v>
       </c>
-      <c r="L23" s="6">
+      <c r="L23" s="5">
         <v>7.5</v>
       </c>
-      <c r="M23" s="6">
+      <c r="M23" s="5">
         <v>0.5</v>
       </c>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="5" t="s">
+      <c r="A24" s="4" t="s">
         <v>29</v>
       </c>
-      <c r="B24" s="6">
+      <c r="B24" s="5">
         <v>15.9</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>1.8</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>8.3</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>1.2</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>16.3</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>1.9</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>17.0</v>
       </c>
-      <c r="I24" s="6">
+      <c r="I24" s="5">
         <v>1.4</v>
       </c>
-      <c r="J24" s="6">
+      <c r="J24" s="5">
         <v>17.9</v>
       </c>
-      <c r="K24" s="6">
+      <c r="K24" s="5">
         <v>2.6</v>
       </c>
-      <c r="L24" s="6">
+      <c r="L24" s="5">
         <v>15.4</v>
       </c>
-      <c r="M24" s="6">
+      <c r="M24" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="5" t="s">
+      <c r="A25" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B25" s="6">
+      <c r="B25" s="5">
         <v>1.7</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>0.7</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>2.0</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>0.4</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>2.6</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <v>0.5</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>1.5</v>
       </c>
-      <c r="I25" s="6">
+      <c r="I25" s="5">
         <v>0.3</v>
       </c>
-      <c r="J25" s="6">
+      <c r="J25" s="5">
         <v>0.7</v>
       </c>
-      <c r="K25" s="6">
+      <c r="K25" s="5">
         <v>0.3</v>
       </c>
-      <c r="L25" s="6">
+      <c r="L25" s="5">
         <v>1.7</v>
       </c>
-      <c r="M25" s="6">
+      <c r="M25" s="5">
         <v>0.2</v>
       </c>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="5" t="s">
+      <c r="A26" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B26" s="6">
+      <c r="B26" s="5">
         <v>16.6</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C26" s="5">
         <v>2.0</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D26" s="5">
         <v>29.5</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E26" s="5">
         <v>2.2</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="5">
         <v>14.3</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G26" s="5">
         <v>1.9</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="5">
         <v>17.1</v>
       </c>
-      <c r="I26" s="6">
+      <c r="I26" s="5">
         <v>1.4</v>
       </c>
-      <c r="J26" s="6">
+      <c r="J26" s="5">
         <v>15.9</v>
       </c>
-      <c r="K26" s="6">
+      <c r="K26" s="5">
         <v>2.3</v>
       </c>
-      <c r="L26" s="6">
+      <c r="L26" s="5">
         <v>18.3</v>
       </c>
-      <c r="M26" s="6">
+      <c r="M26" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="5" t="s">
+      <c r="A27" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B27" s="5">
         <v>11.7</v>
       </c>
-      <c r="C27" s="6">
+      <c r="C27" s="5">
         <v>1.6</v>
       </c>
-      <c r="D27" s="6">
+      <c r="D27" s="5">
         <v>17.8</v>
       </c>
-      <c r="E27" s="6">
+      <c r="E27" s="5">
         <v>1.9</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="5">
         <v>10.8</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="5">
         <v>1.7</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="5">
         <v>16.2</v>
       </c>
-      <c r="I27" s="6">
+      <c r="I27" s="5">
         <v>1.5</v>
       </c>
-      <c r="J27" s="6">
+      <c r="J27" s="5">
         <v>11.5</v>
       </c>
-      <c r="K27" s="6">
+      <c r="K27" s="5">
         <v>2.0</v>
       </c>
-      <c r="L27" s="6">
+      <c r="L27" s="5">
         <v>14.0</v>
       </c>
-      <c r="M27" s="6">
+      <c r="M27" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="5" t="s">
+      <c r="A28" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B28" s="6">
+      <c r="B28" s="5">
         <v>23.3</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="5">
         <v>2.1</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="5">
         <v>13.7</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="5">
         <v>1.5</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F28" s="5">
         <v>13.8</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G28" s="5">
         <v>1.6</v>
       </c>
-      <c r="H28" s="6">
+      <c r="H28" s="5">
         <v>11.1</v>
       </c>
-      <c r="I28" s="6">
+      <c r="I28" s="5">
         <v>1.1</v>
       </c>
-      <c r="J28" s="6">
+      <c r="J28" s="5">
         <v>8.8</v>
       </c>
-      <c r="K28" s="6">
+      <c r="K28" s="5">
         <v>1.5</v>
       </c>
-      <c r="L28" s="6">
+      <c r="L28" s="5">
         <v>13.6</v>
       </c>
-      <c r="M28" s="6">
+      <c r="M28" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="4" t="s">
         <v>34</v>
       </c>
-      <c r="B29" s="6">
+      <c r="B29" s="5">
         <v>16.9</v>
       </c>
-      <c r="C29" s="6">
+      <c r="C29" s="5">
         <v>1.6</v>
       </c>
-      <c r="D29" s="6">
+      <c r="D29" s="5">
         <v>22.7</v>
       </c>
-      <c r="E29" s="6">
+      <c r="E29" s="5">
         <v>1.6</v>
       </c>
-      <c r="F29" s="6">
+      <c r="F29" s="5">
         <v>24.8</v>
       </c>
-      <c r="G29" s="6">
+      <c r="G29" s="5">
         <v>1.8</v>
       </c>
-      <c r="H29" s="6">
+      <c r="H29" s="5">
         <v>15.5</v>
       </c>
-      <c r="I29" s="6">
+      <c r="I29" s="5">
         <v>1.1</v>
       </c>
-      <c r="J29" s="6">
+      <c r="J29" s="5">
         <v>7.6</v>
       </c>
-      <c r="K29" s="6">
+      <c r="K29" s="5">
         <v>1.2</v>
       </c>
-      <c r="L29" s="6">
+      <c r="L29" s="5">
         <v>17.6</v>
       </c>
-      <c r="M29" s="6">
+      <c r="M29" s="5">
         <v>0.7</v>
       </c>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="5" t="s">
+      <c r="A30" s="4" t="s">
         <v>35</v>
       </c>
-      <c r="B30" s="6">
-[...32 lines deleted...]
-      <c r="M30" s="6" t="s">
+      <c r="B30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="G30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="I30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="K30" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="M30" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="5" t="s">
+      <c r="A31" s="4" t="s">
         <v>36</v>
       </c>
-      <c r="B31" s="6">
+      <c r="B31" s="5">
         <v>100.0</v>
       </c>
-      <c r="C31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="6">
+      <c r="C31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" s="5">
         <v>100.0</v>
       </c>
-      <c r="E31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F31" s="6">
+      <c r="E31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" s="5">
         <v>100.0</v>
       </c>
-      <c r="G31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="6">
+      <c r="G31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="5">
         <v>100.0</v>
       </c>
-      <c r="I31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J31" s="6">
+      <c r="I31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="J31" s="5">
         <v>100.0</v>
       </c>
-      <c r="K31" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L31" s="6">
+      <c r="K31" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="L31" s="5">
         <v>100.0</v>
       </c>
-      <c r="M31" s="6" t="s">
+      <c r="M31" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="32" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A32" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M32" s="3"/>
+      <c r="A32" t="s">
+        <v>37</v>
+      </c>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="6"/>
+      <c r="B33" s="7"/>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
     </row>
     <row r="35" spans="1:13">
-      <c r="A35" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A35" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B35" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+    </row>
+    <row r="36" spans="1:13">
+      <c r="A36" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
     </row>
     <row r="38" spans="1:13">
-      <c r="A38" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A38" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B39" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
     </row>
     <row r="41" spans="1:13">
-      <c r="A41" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A41" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>51</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
     </row>
     <row r="44" spans="1:13">
-      <c r="A44" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A44" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+    </row>
+    <row r="45" spans="1:13">
+      <c r="A45" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B45" s="7"/>
+      <c r="C45" s="7"/>
+      <c r="D45" s="7"/>
+      <c r="E45" s="7"/>
+      <c r="F45" s="7"/>
+      <c r="G45" s="7"/>
+      <c r="H45" s="7"/>
+      <c r="I45" s="7"/>
+      <c r="J45" s="7"/>
+      <c r="K45" s="7"/>
+      <c r="L45" s="7"/>
+      <c r="M45" s="7"/>
+    </row>
+    <row r="46" spans="1:13">
+      <c r="A46" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B46" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C46" s="7"/>
+      <c r="D46" s="7"/>
+      <c r="E46" s="7"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="7"/>
+      <c r="H46" s="7"/>
+      <c r="I46" s="7"/>
+      <c r="J46" s="7"/>
+      <c r="K46" s="7"/>
+      <c r="L46" s="7"/>
+      <c r="M46" s="7"/>
     </row>
     <row r="47" spans="1:13">
-      <c r="A47" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A47" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47" s="7"/>
+      <c r="D47" s="7"/>
+      <c r="E47" s="7"/>
+      <c r="F47" s="7"/>
+      <c r="G47" s="7"/>
+      <c r="H47" s="7"/>
+      <c r="I47" s="7"/>
+      <c r="J47" s="7"/>
+      <c r="K47" s="7"/>
+      <c r="L47" s="7"/>
+      <c r="M47" s="7"/>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C48" s="7"/>
+      <c r="D48" s="7"/>
+      <c r="E48" s="7"/>
+      <c r="F48" s="7"/>
+      <c r="G48" s="7"/>
+      <c r="H48" s="7"/>
+      <c r="I48" s="7"/>
+      <c r="J48" s="7"/>
+      <c r="K48" s="7"/>
+      <c r="L48" s="7"/>
+      <c r="M48" s="7"/>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B49" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C49" s="7"/>
+      <c r="D49" s="7"/>
+      <c r="E49" s="7"/>
+      <c r="F49" s="7"/>
+      <c r="G49" s="7"/>
+      <c r="H49" s="7"/>
+      <c r="I49" s="7"/>
+      <c r="J49" s="7"/>
+      <c r="K49" s="7"/>
+      <c r="L49" s="7"/>
+      <c r="M49" s="7"/>
+    </row>
+    <row r="50" spans="1:13">
+      <c r="A50" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B50" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C50" s="7"/>
+      <c r="D50" s="7"/>
+      <c r="E50" s="7"/>
+      <c r="F50" s="7"/>
+      <c r="G50" s="7"/>
+      <c r="H50" s="7"/>
+      <c r="I50" s="7"/>
+      <c r="J50" s="7"/>
+      <c r="K50" s="7"/>
+      <c r="L50" s="7"/>
+      <c r="M50" s="7"/>
+    </row>
+    <row r="51" spans="1:13">
+      <c r="A51" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="B51" s="7" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" s="7"/>
+      <c r="D51" s="7"/>
+      <c r="E51" s="7"/>
+      <c r="F51" s="7"/>
+      <c r="G51" s="7"/>
+      <c r="H51" s="7"/>
+      <c r="I51" s="7"/>
+      <c r="J51" s="7"/>
+      <c r="K51" s="7"/>
+      <c r="L51" s="7"/>
+      <c r="M51" s="7"/>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B52" s="7"/>
+      <c r="C52" s="7"/>
+      <c r="D52" s="7"/>
+      <c r="E52" s="7"/>
+      <c r="F52" s="7"/>
+      <c r="G52" s="7"/>
+      <c r="H52" s="7"/>
+      <c r="I52" s="7"/>
+      <c r="J52" s="7"/>
+      <c r="K52" s="7"/>
+      <c r="L52" s="7"/>
+      <c r="M52" s="7"/>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B53" s="7"/>
+      <c r="C53" s="7"/>
+      <c r="D53" s="7"/>
+      <c r="E53" s="7"/>
+      <c r="F53" s="7"/>
+      <c r="G53" s="7"/>
+      <c r="H53" s="7"/>
+      <c r="I53" s="7"/>
+      <c r="J53" s="7"/>
+      <c r="K53" s="7"/>
+      <c r="L53" s="7"/>
+      <c r="M53" s="7"/>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B54" s="7"/>
+      <c r="C54" s="7"/>
+      <c r="D54" s="7"/>
+      <c r="E54" s="7"/>
+      <c r="F54" s="7"/>
+      <c r="G54" s="7"/>
+      <c r="H54" s="7"/>
+      <c r="I54" s="7"/>
+      <c r="J54" s="7"/>
+      <c r="K54" s="7"/>
+      <c r="L54" s="7"/>
+      <c r="M54" s="7"/>
+    </row>
+    <row r="55" spans="1:13">
+      <c r="A55" s="6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B55" s="7" t="s">
+        <v>72</v>
+      </c>
+      <c r="C55" s="7"/>
+      <c r="D55" s="7"/>
+      <c r="E55" s="7"/>
+      <c r="F55" s="7"/>
+      <c r="G55" s="7"/>
+      <c r="H55" s="7"/>
+      <c r="I55" s="7"/>
+      <c r="J55" s="7"/>
+      <c r="K55" s="7"/>
+      <c r="L55" s="7"/>
+      <c r="M55" s="7"/>
+    </row>
+    <row r="56" spans="1:13">
+      <c r="A56" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C56" s="7"/>
+      <c r="D56" s="7"/>
+      <c r="E56" s="7"/>
+      <c r="F56" s="7"/>
+      <c r="G56" s="7"/>
+      <c r="H56" s="7"/>
+      <c r="I56" s="7"/>
+      <c r="J56" s="7"/>
+      <c r="K56" s="7"/>
+      <c r="L56" s="7"/>
+      <c r="M56" s="7"/>
+    </row>
+    <row r="57" spans="1:13">
+      <c r="A57" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B57" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C57" s="7"/>
+      <c r="D57" s="7"/>
+      <c r="E57" s="7"/>
+      <c r="F57" s="7"/>
+      <c r="G57" s="7"/>
+      <c r="H57" s="7"/>
+      <c r="I57" s="7"/>
+      <c r="J57" s="7"/>
+      <c r="K57" s="7"/>
+      <c r="L57" s="7"/>
+      <c r="M57" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A32:M32"/>
-    <mergeCell ref="A35:M35"/>
-[...8 lines deleted...]
-    <mergeCell ref="A48:M48"/>
+    <mergeCell ref="A33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
+    <mergeCell ref="B45:M45"/>
+    <mergeCell ref="B46:M46"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="B48:M48"/>
+    <mergeCell ref="B49:M49"/>
+    <mergeCell ref="B50:M50"/>
+    <mergeCell ref="B51:M51"/>
+    <mergeCell ref="B52:M52"/>
+    <mergeCell ref="B53:M53"/>
+    <mergeCell ref="B54:M54"/>
+    <mergeCell ref="B55:M55"/>
+    <mergeCell ref="B56:M56"/>
+    <mergeCell ref="B57:M57"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>