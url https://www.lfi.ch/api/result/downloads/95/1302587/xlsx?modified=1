--- v0 (2026-05-17)
+++ v1 (2026-07-26)
@@ -14,389 +14,389 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>tipo di bosco (17 classi)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>Waldtyp (17 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1000 n</t>
+      <t xml:space="preserve">: 1000 Stk.</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...26 lines deleted...]
-    <t>1000 n</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>1000 Stk.</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>bosco non accessibile</t>
-[...50 lines deleted...]
-    <t>totale</t>
+    <t>unzugänglicher Wald</t>
+  </si>
+  <si>
+    <t>Gebüschwald</t>
+  </si>
+  <si>
+    <t>dauernd nicht bestockte Waldfläche</t>
+  </si>
+  <si>
+    <t>vorübergehend nicht bestockte Waldfläche</t>
+  </si>
+  <si>
+    <t>Schneise, Böschung</t>
+  </si>
+  <si>
+    <t>dauernd aufgelöste Bestockung</t>
+  </si>
+  <si>
+    <t>Selve, Plantage</t>
+  </si>
+  <si>
+    <t>Niederwald</t>
+  </si>
+  <si>
+    <t>Mittelwald</t>
+  </si>
+  <si>
+    <t>plenterartiger Hochwald</t>
+  </si>
+  <si>
+    <t>ungleichförmiger Hochwald</t>
+  </si>
+  <si>
+    <t>Jungwuchs/Dickung</t>
+  </si>
+  <si>
+    <t>Stangenholz</t>
+  </si>
+  <si>
+    <t>schwaches Baumholz</t>
+  </si>
+  <si>
+    <t>mittleres Baumholz</t>
+  </si>
+  <si>
+    <t>starkes Baumholz</t>
+  </si>
+  <si>
+    <t>unvollständige Aufnahme</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1302587/484337</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (17 classi)</t>
+      <t xml:space="preserve">Waldtyp (17 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #501</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione dei boschi in 17 classi («tipi») in base alla loro origine, struttura e gestione. A differenza del tipo di bosco in 12 classi, il tipo di bosco in 17 classi mostra ogni stadio di sviluppo (da novelleto a fustaia) come classe individuale. Fonte: rilievo sul terreno (MID 255: Nutzungskategorie, MID 257: Waldtyp, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
+    <t>Einteilung der Wälder aufgrund ihrer Entstehung, Struktur und Bewirtschaftung in 17 Klassen («Typen»). Im Gegensatz zum Waldtyp in 12 Klassen wird beim Waldtyp in 17 Klassen jede Entwicklungsstufe (Jungwuchs bis Baumholz) als einzelne Klasse ausgewiesen. Grundlage: Feldaufnahme (MID 255: Nutzungskategorie, MID 257: Waldtyp nach Aufnahmeanleitung LFI, MID 260: Waldform, MID 267: Bestandesstruktur, MID 261: Entwicklungsstufe)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -748,64 +748,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1808,235 +1808,235 @@
         <v>71300</v>
       </c>
       <c r="M31" s="6">
         <v>4</v>
       </c>
       <c r="N31" s="6">
         <v>484244</v>
       </c>
       <c r="O31" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:15" customHeight="1" ht="21.75">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1302587/484337</t>
           </r>
         </is>
       </c>
       <c r="B32" s="3"/>
       <c r="C32" s="3"/>
       <c r="D32" s="3"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (17 classi)</t>
+            <t xml:space="preserve">Waldtyp (17 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #501</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="45" spans="1:15" customHeight="1" ht="29">
       <c r="A45" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="48" spans="1:15" customHeight="1" ht="29">
       <c r="A48" s="1" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>