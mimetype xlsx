--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>NaiS-Vegetationshöhenstufen (6 Klassen) · Nadelholz, Laubholz</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes) · résineux et feuillus</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
-[...2 lines deleted...]
-    <t>Produktionsregion</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
-[...17 lines deleted...]
-    <t>Nadelholz, Laubholz</t>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>résineux et feuillus</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>Nadelholz</t>
-[...11 lines deleted...]
-    <t>obersubalpin</t>
+    <t>résineux</t>
+  </si>
+  <si>
+    <t>feuillus</t>
+  </si>
+  <si>
+    <t>indéterminable</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>subalpin supérieur</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>hochmontan</t>
-[...8 lines deleted...]
-    <t>hyperinsubrisch und kollin</t>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1304479/486229</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Basalfläche</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Nadelholz, Laubholz</t>
+      <t xml:space="preserve">résineux et feuillus</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
+    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2611,268 +2611,268 @@
         <v>30.2</v>
       </c>
       <c r="L52" s="6">
         <v>4</v>
       </c>
       <c r="M52" s="6">
         <v>31.1</v>
       </c>
       <c r="N52" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:14" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1304479/486229</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Basalfläche</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:14" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:14" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Nadelholz, Laubholz</t>
+            <t xml:space="preserve">résineux et feuillus</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:14" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:14" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:14" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:14" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>