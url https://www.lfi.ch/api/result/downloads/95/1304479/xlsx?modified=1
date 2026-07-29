--- v2 (2026-04-23)
+++ v3 (2026-07-29)
@@ -14,397 +14,397 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (6 classes) · résineux et feuillus</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Basalfläche</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen) · Nadelholz, Laubholz</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région de production</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>résineux et feuillus</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (6 Klassen)</t>
+  </si>
+  <si>
+    <t>Nadelholz, Laubholz</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>résineux</t>
-[...11 lines deleted...]
-    <t>subalpin supérieur</t>
+    <t>Nadelholz</t>
+  </si>
+  <si>
+    <t>Laubholz</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>obersubalpin</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>haut-montagnard</t>
-[...8 lines deleted...]
-    <t>hyperinsubrique et collinéen</t>
+    <t>hochmontan</t>
+  </si>
+  <si>
+    <t>unter- und obermontan</t>
+  </si>
+  <si>
+    <t>submontan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch und kollin</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1304479/486229</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">surface terrière</t>
+      <t xml:space="preserve">Basalfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
+    <t>Summe der Stammquerschnittsflächen in 1,3 m Höhe (BHD-Messstelle) aller lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Synonym für Basalfläche: Grundfläche.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
+    <t xml:space="preserve">Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf sechs Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in zehn Klassen (NAISHSTKOMB) dar, indem die Klassen «hyperinsubrisch», «kollin» und «kollin mit Buche» zur Klasse «hyperinsubrisch und kollin» und die Stufen «untermontan», «obermontan» und «unter-/obermontan» zur Stufe «unter- und obermontan» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">résineux et feuillus</t>
+      <t xml:space="preserve">Nadelholz, Laubholz</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #96</t>
     </r>
   </si>
   <si>
-    <t>Espèce des arbres et arbustes à partir de 12 cm de diamètre de poitrine (DHP) selon deux classes (résineux et feuillus). Source: relevé de terrain (MID 50: Baumart)</t>
+    <t>Art der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in zwei Klassen (Nadelholz, Laubholz). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -756,52 +756,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="25.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -2611,268 +2611,268 @@
         <v>30.2</v>
       </c>
       <c r="L52" s="6">
         <v>4</v>
       </c>
       <c r="M52" s="6">
         <v>31.1</v>
       </c>
       <c r="N52" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:14" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1304479/486229</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
     </row>
     <row r="56" spans="1:14">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">surface terrière</t>
+            <t xml:space="preserve">Basalfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:14" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (6 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:14" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">résineux et feuillus</t>
+            <t xml:space="preserve">Nadelholz, Laubholz</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #96</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:14" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:14" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:14" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:14" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>