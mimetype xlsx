--- v1 (2026-01-23)
+++ v2 (2026-04-23)
@@ -17,353 +17,353 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>area basimetrica</t>
-[...2 lines deleted...]
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+    <t>surface terrière</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione biogeografica</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région biogéographique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: m²/ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>m²/ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...17 lines deleted...]
-    <t>totale</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1304644/486394</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">area basimetrica</t>
+      <t xml:space="preserve">surface terrière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #92</t>
     </r>
   </si>
   <si>
-    <t>Somma delle sezioni trasversali a 1,3 m di altezza di tutti gli alberi arbusti vivi (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm.</t>
+    <t>Somme des sections transversales à 1,3 m de hauteur de tous les arbres et arbustes vifs (sur pied et à terre) avec un diamètre à hauteur de poitrine (DHP) d’au moins 12 cm.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione biogeografica</t>
+      <t xml:space="preserve">région biogéographique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2586</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t>Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -715,51 +715,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1258,235 +1258,235 @@
         <v>29.0</v>
       </c>
       <c r="M20" s="6">
         <v>4</v>
       </c>
       <c r="N20" s="6">
         <v>30.7</v>
       </c>
       <c r="O20" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1304644/486394</t>
           </r>
         </is>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="3"/>
       <c r="D21" s="3"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
       <c r="O21" s="3"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">area basimetrica</t>
+            <t xml:space="preserve">surface terrière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #92</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:15" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (6 classi)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:15" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione biogeografica</t>
+            <t xml:space="preserve">région biogéographique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2586</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>