--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,456 +14,456 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
-    <t>NFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>number of stems of young forest plants with browsing damage divided by number of stems of young forest plants assessed for browsing</t>
+    <t>nombre de tiges de la jeune forêt avec abroutissement divisé par nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
   </si>
   <si>
-    <t>main tree species in young forest (counting) · size classe (young forest; 5 classes)</t>
+    <t>essence principale de la jeune forêt (comptage) · classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, cell total</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>protection forest region</t>
+    <t>région de forêt protectrice</t>
   </si>
   <si>
-    <t>Jura + Plateau</t>
+    <t>Plateau/Jura</t>
   </si>
   <si>
-    <t>Northwestern Alps</t>
+    <t>Nord des Alpes ouest</t>
   </si>
   <si>
-    <t>Northeastern Alps</t>
+    <t>Nord des Alpes est</t>
   </si>
   <si>
-    <t xml:space="preserve">Southwestern Alps </t>
+    <t>Sud-ouest des Alpes</t>
   </si>
   <si>
-    <t>Southeastern Alps</t>
+    <t>Sud-est des Alpes</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>main tree species in young forest (counting)</t>
+    <t>essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
-    <t>size classe (young forest; 5 classes)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>height 10-39 cm</t>
+    <t>hauteur 10-39 cm</t>
   </si>
   <si>
-    <t>height 40-129 cm</t>
+    <t>hauteur 40-129 cm</t>
   </si>
   <si>
-    <t>DBH 0-3.9 cm</t>
+    <t>DHP 0-3.9 cm</t>
   </si>
   <si>
-    <t>DBH 4-7.9 cm</t>
+    <t>DHP 4-7.9 cm</t>
   </si>
   <si>
-    <t>DBH 8-11.9 cm</t>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>spruce</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>fir</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pine</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larch</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>Arolla pine</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>other conifers</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>beech</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>maple</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>ash</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>oak</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>sweet chestnut</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>other broadleaves</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>species not assessed in all inventories</t>
+    <t>espèces non relevées dans tous les inventaires</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1306865/488615</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems of young forest plants with browsing damage</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #404</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of conifers and broadleaves 10 to 129 cm in height on which browsing on the shoot from the previous year was detected. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
+    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été constaté. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems of young forest plants assessed for browsing</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #405</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of conifers and broadleaves 10 to 129 cm in height for which the condition of the previous year's shoot was assessed with regard to browsing. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
+    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été relevé. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">main tree species in young forest (counting)</t>
+      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Species of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) with individual classes for the ten most important species or species groups in Switzerland («main tree species»), as well as the classes «other conifers», «other broadleaves» and «species not assessed in all inventories». The main tree species are spruce (Picea spp.), fir (Abies spp.), pine (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), larch (Larix spp. ), Arolla pine (Pinus cembra), beech (Fagus sylvatica), maple (Acer spp.), ash (Fraxinus spp.), oak (Quercus spp.) and chestnut (Castanea sativa). Reference: Field Survey (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes, qui était atteignable à pied et était apte au boisement – c'est-à-dire non couverte par des routes forestières, des infrastructures de loisirs, des cours d'eau, des couloirs d'avalanches ou autres – lors des quatre inventaires IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -815,52 +815,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="55.272" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -6058,305 +6058,305 @@
         <v>31.2</v>
       </c>
       <c r="N117" s="6">
         <v>4.2</v>
       </c>
       <c r="O117" s="6">
         <v>14.6</v>
       </c>
       <c r="P117" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="118" spans="1:16" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1306865/488615</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
       <c r="M118" s="3"/>
       <c r="N118" s="3"/>
       <c r="O118" s="3"/>
       <c r="P118" s="3"/>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems of young forest plants with browsing damage</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #404</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems of young forest plants assessed for browsing</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:16" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">main tree species in young forest (counting)</t>
+            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:16" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:16" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:16" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest NFI2-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:16" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:16" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>55</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>