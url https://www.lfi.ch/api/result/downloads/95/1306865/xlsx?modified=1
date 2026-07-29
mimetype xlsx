--- v1 (2026-04-22)
+++ v2 (2026-07-29)
@@ -12,458 +12,461 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>nombre de tiges de la jeune forêt avec abroutissement divisé par nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
+    <t>Jungwaldstammzahl mit Verbiss geteilt durch Jungwaldstammzahl mit Verbissansprache</t>
   </si>
   <si>
-    <t>essence principale de la jeune forêt (comptage) · classe de grandeur (jeune forêt; 5 classes)</t>
+    <t>Hauptbaumart im Jungwald (Zählung) · Grössenklasse (Jungwald; 5 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de forêt protectrice</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de cellules</t>
+      <t xml:space="preserve">: %, Zellentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+      <t xml:space="preserve">: bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>région de forêt protectrice</t>
+    <t>Schutzwaldregion</t>
   </si>
   <si>
-    <t>Plateau/Jura</t>
+    <t>Jura + Mittelland</t>
   </si>
   <si>
-    <t>Nord des Alpes ouest</t>
+    <t>Nordalpen West</t>
   </si>
   <si>
-    <t>Nord des Alpes est</t>
+    <t>Nordalpen Ost</t>
   </si>
   <si>
-    <t>Sud-ouest des Alpes</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Sud-est des Alpes</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud des Alpes</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Suisse</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>essence principale de la jeune forêt (comptage)</t>
+    <t>Hauptbaumart im Jungwald (Zählung)</t>
   </si>
   <si>
-    <t>classe de grandeur (jeune forêt; 5 classes)</t>
+    <t>Grössenklasse (Jungwald; 5 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
+  </si>
+  <si>
+    <t>kein Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>hauteur 10-39 cm</t>
+    <t>Höhe 10-39 cm</t>
   </si>
   <si>
-    <t>hauteur 40-129 cm</t>
+    <t>Höhe 40-129 cm</t>
   </si>
   <si>
-    <t>DHP 0-3.9 cm</t>
+    <t>BHD 0-3.9 cm</t>
   </si>
   <si>
-    <t>DHP 4-7.9 cm</t>
+    <t>BHD 4-7.9 cm</t>
   </si>
   <si>
-    <t>DHP 8-11.9 cm</t>
+    <t>BHD 8-11.9 cm</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>épicéa</t>
+    <t>Fichte</t>
   </si>
   <si>
-    <t>sapin</t>
+    <t>Tanne</t>
   </si>
   <si>
-    <t>pin</t>
+    <t>Föhre</t>
   </si>
   <si>
-    <t>mélèze</t>
+    <t>Lärche</t>
   </si>
   <si>
-    <t>arole</t>
+    <t>Arve</t>
   </si>
   <si>
-    <t>autres résineux</t>
+    <t>übrige Nadelhölzer</t>
   </si>
   <si>
-    <t>hêtre</t>
+    <t>Buche</t>
   </si>
   <si>
-    <t>érable</t>
+    <t>Ahorn</t>
   </si>
   <si>
-    <t>frêne</t>
+    <t>Esche</t>
   </si>
   <si>
-    <t>chêne</t>
+    <t>Eiche</t>
   </si>
   <si>
-    <t>châtaignier</t>
+    <t>Kastanie</t>
   </si>
   <si>
-    <t>autres feuillus</t>
+    <t>übrige Laubhölzer</t>
   </si>
   <si>
-    <t>espèces non relevées dans tous les inventaires</t>
+    <t>nicht in allen Inventuren erhobene Arten</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1306865/488615</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
+      <t xml:space="preserve">Jungwaldstammzahl mit Verbiss</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #404</t>
     </r>
   </si>
   <si>
-    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été constaté. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
+    <t>Anzahl der Nadel- und Laubbäume mit einer Höhe von 10 bis 129 cm Höhe, bei denen ein Verbiss des Vorjahrestriebes festgestellt wurde. Aufgrund einer anderen Ansprache der Verbissspuren wurde die Verbissintensität im LFI2 im Vergleich zur Methode ab LFI4 überschätzt. Somit können in Vergleichen mit dem LFI2 nur Zunahmen der Verbissintensität gesichert festgestellt werden. Für eine verlässliche Schätzung sollten pro Schätzwert (Tabellenzelle) mindestens 30 Individuen auf Verbiss beurteilt worden sein. Daher sollten auch die entsprechenden Tabellen mit der Zielgrösse "Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)" konsultiert werden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
+      <t xml:space="preserve">Jungwaldstammzahl mit Verbissansprache</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #405</t>
     </r>
   </si>
   <si>
-    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été relevé. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
+    <t>Anzahl der Nadel- und Laubbäume mit einer Höhe von 10 bis 129 cm Höhe, bei denen der Zustand des Vorjahrestriebes hinsichtlich Verbiss beurteilt wurde. Aufgrund einer anderen Ansprache der Verbissspuren wurde die Verbissintensität im LFI2 im Vergleich zur Methode ab LFI4 überschätzt. Somit können in Vergleichen mit dem LFI2 nur Zunahmen der Verbissintensität gesichert festgestellt werden. Für eine verlässliche Schätzung sollten pro Schätzwert (Tabellenzelle) mindestens 30 Individuen auf Verbiss beurteilt worden sein. Daher sollten auch die entsprechenden Tabellen mit der Zielgrösse "Anzahl auf Verbiss beurteilte Bäume (ohne Hochrechnung)" konsultiert werden.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
+      <t xml:space="preserve">Hauptbaumart im Jungwald (Zählung)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Art der Jungwaldpflanzen von 10 cm Höhe bis 11,9 cm Brusthöhendurchmesser (BHD) mit einzelnen Klassen für die zehn wichtigsten Arten bzw. Artengruppen der Schweiz («Hauptbaumarten») und den Klassen «übrige Nadelhölzer», «übrige Laubhölzer» und «nicht in allen Inventuren erhobene Arten». Als Hauptbaumarten gelten: Fichte (Picea spp.), Tanne (Abies spp.), Föhre (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), Lärche (Larix spp.), Arve (Pinus cembra), Buche (Fagus sylvatica), Ahorn (Acer spp.), Esche (Fraxinus spp.), Eiche (Quercus spp.) und Kastanie (Castanea sativa). Grundlage: Feldaufnahme (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+      <t xml:space="preserve">Grössenklasse (Jungwald; 5 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Grösse der Jungwaldpflanzen von 10 cm Höhe bis 11,9 cm Brusthöhendurchmesser (BHD) in fünf Klassen (zwei Höhenklassen, drei BHD-Klassen). Grundlage: Feldaufnahme (MID 507: Jungwaldklasse)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de forêt protectrice</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+      <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2615</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes, qui était atteignable à pied et était apte au boisement – c'est-à-dire non couverte par des routes forestières, des infrastructures de loisirs, des cours d'eau, des couloirs d'avalanches ou autres – lors des quatre inventaires IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den vier Inventuren LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war, zu Fuss aufgesucht werden konnte und bestockbar war, also nicht von Waldstrassen, Erholungsanlagen, Bächen, Lawinenzügen u.dgl. besetzt war.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -815,52 +818,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -980,5071 +983,5071 @@
       </c>
       <c r="K12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="L12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="M12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>19</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>18</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" s="5" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C13" s="6">
         <v>0.0</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" s="6">
         <v>0.0</v>
       </c>
       <c r="F13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G13" s="6">
         <v>0.0</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I13" s="6">
         <v>0.0</v>
       </c>
       <c r="J13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K13" s="6">
         <v>0.0</v>
       </c>
       <c r="L13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M13" s="6">
         <v>0.0</v>
       </c>
       <c r="N13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O13" s="6">
         <v>0.0</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" s="5"/>
       <c r="B14" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C14" s="6">
         <v>0.0</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" s="6">
         <v>0.0</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G14" s="6">
         <v>0.0</v>
       </c>
       <c r="H14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I14" s="6">
         <v>0.0</v>
       </c>
       <c r="J14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K14" s="6">
         <v>0.0</v>
       </c>
       <c r="L14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M14" s="6">
         <v>0.0</v>
       </c>
       <c r="N14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O14" s="6">
         <v>0.0</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" s="5"/>
       <c r="B15" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C15" s="6">
         <v>0.0</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" s="6">
         <v>0.0</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G15" s="6">
         <v>0.0</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I15" s="6">
         <v>0.0</v>
       </c>
       <c r="J15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K15" s="6">
         <v>0.0</v>
       </c>
       <c r="L15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M15" s="6">
         <v>0.0</v>
       </c>
       <c r="N15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O15" s="6">
         <v>0.0</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" s="5"/>
       <c r="B16" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C16" s="6">
         <v>0.0</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E16" s="6">
         <v>0.0</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G16" s="6">
         <v>0.0</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I16" s="6">
         <v>0.0</v>
       </c>
       <c r="J16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K16" s="6">
         <v>0.0</v>
       </c>
       <c r="L16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M16" s="6">
         <v>0.0</v>
       </c>
       <c r="N16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O16" s="6">
         <v>0.0</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" s="5"/>
       <c r="B17" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C17" s="6">
         <v>0.0</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" s="6">
         <v>0.0</v>
       </c>
       <c r="F17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G17" s="6">
         <v>0.0</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I17" s="6">
         <v>0.0</v>
       </c>
       <c r="J17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K17" s="6">
         <v>0.0</v>
       </c>
       <c r="L17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M17" s="6">
         <v>0.0</v>
       </c>
       <c r="N17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O17" s="6">
         <v>0.0</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" s="5"/>
       <c r="B18" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C18" s="6">
         <v>0.0</v>
       </c>
       <c r="D18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" s="6">
         <v>0.0</v>
       </c>
       <c r="F18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G18" s="6">
         <v>0.0</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I18" s="6">
         <v>0.0</v>
       </c>
       <c r="J18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K18" s="6">
         <v>0.0</v>
       </c>
       <c r="L18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M18" s="6">
         <v>0.0</v>
       </c>
       <c r="N18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O18" s="6">
         <v>0.0</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" s="5"/>
       <c r="B19" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C19" s="6">
         <v>0.0</v>
       </c>
       <c r="D19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E19" s="6">
         <v>0.0</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G19" s="6">
         <v>0.0</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I19" s="6">
         <v>0.0</v>
       </c>
       <c r="J19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K19" s="6">
         <v>0.0</v>
       </c>
       <c r="L19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M19" s="6">
         <v>0.0</v>
       </c>
       <c r="N19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O19" s="6">
         <v>0.0</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" s="5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C20" s="6">
         <v>0.0</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" s="6">
         <v>0.0</v>
       </c>
       <c r="F20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G20" s="6">
         <v>0.0</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I20" s="6">
         <v>0.0</v>
       </c>
       <c r="J20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K20" s="6">
         <v>0.0</v>
       </c>
       <c r="L20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M20" s="6">
         <v>0.0</v>
       </c>
       <c r="N20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O20" s="6">
         <v>0.0</v>
       </c>
       <c r="P20" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" s="5"/>
       <c r="B21" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C21" s="6">
         <v>1.3</v>
       </c>
       <c r="D21" s="6">
         <v>1.0</v>
       </c>
       <c r="E21" s="6">
         <v>1.3</v>
       </c>
       <c r="F21" s="6">
         <v>1.2</v>
       </c>
       <c r="G21" s="6">
         <v>0.0</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I21" s="6">
         <v>7.6</v>
       </c>
       <c r="J21" s="6">
         <v>4.3</v>
       </c>
       <c r="K21" s="6">
         <v>7.1</v>
       </c>
       <c r="L21" s="6">
         <v>4.9</v>
       </c>
       <c r="M21" s="6">
         <v>0.0</v>
       </c>
       <c r="N21" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O21" s="6">
         <v>2.2</v>
       </c>
       <c r="P21" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" s="5"/>
       <c r="B22" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C22" s="6">
         <v>3.2</v>
       </c>
       <c r="D22" s="6">
         <v>0.9</v>
       </c>
       <c r="E22" s="6">
         <v>1.0</v>
       </c>
       <c r="F22" s="6">
         <v>0.8</v>
       </c>
       <c r="G22" s="6">
         <v>5.2</v>
       </c>
       <c r="H22" s="6">
         <v>3.8</v>
       </c>
       <c r="I22" s="6">
         <v>1.6</v>
       </c>
       <c r="J22" s="6">
         <v>1.6</v>
       </c>
       <c r="K22" s="6">
         <v>4.9</v>
       </c>
       <c r="L22" s="6">
         <v>2.8</v>
       </c>
       <c r="M22" s="6">
         <v>0.0</v>
       </c>
       <c r="N22" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O22" s="6">
         <v>2.9</v>
       </c>
       <c r="P22" s="6">
         <v>0.7</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" s="5"/>
       <c r="B23" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C23" s="6">
         <v>0.0</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E23" s="6">
         <v>0.0</v>
       </c>
       <c r="F23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G23" s="6">
         <v>0.0</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I23" s="6">
         <v>0.0</v>
       </c>
       <c r="J23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K23" s="6">
         <v>0.0</v>
       </c>
       <c r="L23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M23" s="6">
         <v>0.0</v>
       </c>
       <c r="N23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O23" s="6">
         <v>0.0</v>
       </c>
       <c r="P23" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" s="5"/>
       <c r="B24" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C24" s="6">
         <v>0.0</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" s="6">
         <v>0.0</v>
       </c>
       <c r="F24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G24" s="6">
         <v>0.0</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I24" s="6">
         <v>0.0</v>
       </c>
       <c r="J24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K24" s="6">
         <v>0.0</v>
       </c>
       <c r="L24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M24" s="6">
         <v>0.0</v>
       </c>
       <c r="N24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O24" s="6">
         <v>0.0</v>
       </c>
       <c r="P24" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" s="5"/>
       <c r="B25" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C25" s="6">
         <v>0.0</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" s="6">
         <v>0.0</v>
       </c>
       <c r="F25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G25" s="6">
         <v>0.0</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I25" s="6">
         <v>0.0</v>
       </c>
       <c r="J25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K25" s="6">
         <v>0.0</v>
       </c>
       <c r="L25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M25" s="6">
         <v>0.0</v>
       </c>
       <c r="N25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O25" s="6">
         <v>0.0</v>
       </c>
       <c r="P25" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" s="5"/>
       <c r="B26" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C26" s="6">
         <v>2.0</v>
       </c>
       <c r="D26" s="6">
         <v>0.7</v>
       </c>
       <c r="E26" s="6">
         <v>1.2</v>
       </c>
       <c r="F26" s="6">
         <v>1.0</v>
       </c>
       <c r="G26" s="6">
         <v>1.4</v>
       </c>
       <c r="H26" s="6">
         <v>1.1</v>
       </c>
       <c r="I26" s="6">
         <v>5.4</v>
       </c>
       <c r="J26" s="6">
         <v>2.8</v>
       </c>
       <c r="K26" s="6">
         <v>6.0</v>
       </c>
       <c r="L26" s="6">
         <v>2.6</v>
       </c>
       <c r="M26" s="6">
         <v>0.0</v>
       </c>
       <c r="N26" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O26" s="6">
         <v>2.5</v>
       </c>
       <c r="P26" s="6">
         <v>0.6</v>
       </c>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" s="5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C27" s="6">
         <v>0.0</v>
       </c>
       <c r="D27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E27" s="6">
         <v>0.0</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G27" s="6">
         <v>0.0</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I27" s="6">
         <v>0.0</v>
       </c>
       <c r="J27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K27" s="6">
         <v>0.0</v>
       </c>
       <c r="L27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M27" s="6">
         <v>0.0</v>
       </c>
       <c r="N27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O27" s="6">
         <v>0.0</v>
       </c>
       <c r="P27" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" s="5"/>
       <c r="B28" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C28" s="6">
         <v>14.5</v>
       </c>
       <c r="D28" s="6">
         <v>2.4</v>
       </c>
       <c r="E28" s="6">
         <v>17.3</v>
       </c>
       <c r="F28" s="6">
         <v>5.9</v>
       </c>
       <c r="G28" s="6">
         <v>42.0</v>
       </c>
       <c r="H28" s="6">
         <v>14.4</v>
       </c>
       <c r="I28" s="6">
         <v>66.7</v>
       </c>
       <c r="J28" s="6">
         <v>15.7</v>
       </c>
       <c r="K28" s="6">
         <v>100.0</v>
       </c>
       <c r="L28" s="6">
         <v>0.0</v>
       </c>
       <c r="M28" s="6">
         <v>0.0</v>
       </c>
       <c r="N28" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O28" s="6">
         <v>20.5</v>
       </c>
       <c r="P28" s="6">
         <v>3.4</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" s="5"/>
       <c r="B29" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C29" s="6">
         <v>10.4</v>
       </c>
       <c r="D29" s="6">
         <v>2.3</v>
       </c>
       <c r="E29" s="6">
         <v>18.0</v>
       </c>
       <c r="F29" s="6">
         <v>5.7</v>
       </c>
       <c r="G29" s="6">
         <v>30.7</v>
       </c>
       <c r="H29" s="6">
         <v>11.9</v>
       </c>
       <c r="I29" s="6">
         <v>0.0</v>
       </c>
       <c r="J29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K29" s="6">
         <v>0.0</v>
       </c>
       <c r="L29" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M29" s="6">
         <v>33.1</v>
       </c>
       <c r="N29" s="6">
         <v>15.8</v>
       </c>
       <c r="O29" s="6">
         <v>12.6</v>
       </c>
       <c r="P29" s="6">
         <v>2.1</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" s="5"/>
       <c r="B30" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C30" s="6">
         <v>0.0</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E30" s="6">
         <v>0.0</v>
       </c>
       <c r="F30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G30" s="6">
         <v>0.0</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I30" s="6">
         <v>0.0</v>
       </c>
       <c r="J30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K30" s="6">
         <v>0.0</v>
       </c>
       <c r="L30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M30" s="6">
         <v>0.0</v>
       </c>
       <c r="N30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O30" s="6">
         <v>0.0</v>
       </c>
       <c r="P30" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" s="5"/>
       <c r="B31" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C31" s="6">
         <v>0.0</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E31" s="6">
         <v>0.0</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G31" s="6">
         <v>0.0</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I31" s="6">
         <v>0.0</v>
       </c>
       <c r="J31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K31" s="6">
         <v>0.0</v>
       </c>
       <c r="L31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M31" s="6">
         <v>0.0</v>
       </c>
       <c r="N31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O31" s="6">
         <v>0.0</v>
       </c>
       <c r="P31" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" s="5"/>
       <c r="B32" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C32" s="6">
         <v>0.0</v>
       </c>
       <c r="D32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" s="6">
         <v>0.0</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G32" s="6">
         <v>0.0</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I32" s="6">
         <v>0.0</v>
       </c>
       <c r="J32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K32" s="6">
         <v>0.0</v>
       </c>
       <c r="L32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M32" s="6">
         <v>0.0</v>
       </c>
       <c r="N32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O32" s="6">
         <v>0.0</v>
       </c>
       <c r="P32" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:16">
       <c r="A33" s="5"/>
       <c r="B33" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C33" s="6">
         <v>13.5</v>
       </c>
       <c r="D33" s="6">
         <v>1.9</v>
       </c>
       <c r="E33" s="6">
         <v>17.5</v>
       </c>
       <c r="F33" s="6">
         <v>4.6</v>
       </c>
       <c r="G33" s="6">
         <v>41.4</v>
       </c>
       <c r="H33" s="6">
         <v>13.5</v>
       </c>
       <c r="I33" s="6">
         <v>49.5</v>
       </c>
       <c r="J33" s="6">
         <v>21.0</v>
       </c>
       <c r="K33" s="6">
         <v>70.8</v>
       </c>
       <c r="L33" s="6">
         <v>29.2</v>
       </c>
       <c r="M33" s="6">
         <v>6.9</v>
       </c>
       <c r="N33" s="6">
         <v>6.6</v>
       </c>
       <c r="O33" s="6">
         <v>18.7</v>
       </c>
       <c r="P33" s="6">
         <v>2.8</v>
       </c>
     </row>
     <row r="34" spans="1:16">
       <c r="A34" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C34" s="6">
         <v>0.0</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E34" s="6">
         <v>0.0</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G34" s="6">
         <v>0.0</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I34" s="6">
         <v>0.0</v>
       </c>
       <c r="J34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K34" s="6">
         <v>0.0</v>
       </c>
       <c r="L34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M34" s="6">
         <v>0.0</v>
       </c>
       <c r="N34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O34" s="6">
         <v>0.0</v>
       </c>
       <c r="P34" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:16">
       <c r="A35" s="5"/>
       <c r="B35" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C35" s="6">
         <v>0.0</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" s="6">
         <v>0.0</v>
       </c>
       <c r="F35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G35" s="6">
         <v>0.0</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I35" s="6">
         <v>0.0</v>
       </c>
       <c r="J35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K35" s="6">
         <v>25.4</v>
       </c>
       <c r="L35" s="6">
         <v>21.8</v>
       </c>
       <c r="M35" s="6">
         <v>0.0</v>
       </c>
       <c r="N35" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O35" s="6">
         <v>14.1</v>
       </c>
       <c r="P35" s="6">
         <v>13.0</v>
       </c>
     </row>
     <row r="36" spans="1:16">
       <c r="A36" s="5"/>
       <c r="B36" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C36" s="6">
         <v>0.0</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E36" s="6">
         <v>0.0</v>
       </c>
       <c r="F36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G36" s="6">
         <v>0.0</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I36" s="6">
         <v>0.0</v>
       </c>
       <c r="J36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K36" s="6">
         <v>31.4</v>
       </c>
       <c r="L36" s="6">
         <v>11.9</v>
       </c>
       <c r="M36" s="6">
         <v>0.0</v>
       </c>
       <c r="N36" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O36" s="6">
         <v>14.5</v>
       </c>
       <c r="P36" s="6">
         <v>11.0</v>
       </c>
     </row>
     <row r="37" spans="1:16">
       <c r="A37" s="5"/>
       <c r="B37" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C37" s="6">
         <v>0.0</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E37" s="6">
         <v>0.0</v>
       </c>
       <c r="F37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G37" s="6">
         <v>0.0</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I37" s="6">
         <v>0.0</v>
       </c>
       <c r="J37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K37" s="6">
         <v>0.0</v>
       </c>
       <c r="L37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M37" s="6">
         <v>0.0</v>
       </c>
       <c r="N37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O37" s="6">
         <v>0.0</v>
       </c>
       <c r="P37" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="38" spans="1:16">
       <c r="A38" s="5"/>
       <c r="B38" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C38" s="6">
         <v>0.0</v>
       </c>
       <c r="D38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E38" s="6">
         <v>0.0</v>
       </c>
       <c r="F38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G38" s="6">
         <v>0.0</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I38" s="6">
         <v>0.0</v>
       </c>
       <c r="J38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K38" s="6">
         <v>0.0</v>
       </c>
       <c r="L38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M38" s="6">
         <v>0.0</v>
       </c>
       <c r="N38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O38" s="6">
         <v>0.0</v>
       </c>
       <c r="P38" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="39" spans="1:16">
       <c r="A39" s="5"/>
       <c r="B39" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C39" s="6">
         <v>0.0</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E39" s="6">
         <v>0.0</v>
       </c>
       <c r="F39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G39" s="6">
         <v>0.0</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I39" s="6">
         <v>0.0</v>
       </c>
       <c r="J39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K39" s="6">
         <v>0.0</v>
       </c>
       <c r="L39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M39" s="6">
         <v>0.0</v>
       </c>
       <c r="N39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O39" s="6">
         <v>0.0</v>
       </c>
       <c r="P39" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:16">
       <c r="A40" s="5"/>
       <c r="B40" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C40" s="6">
         <v>0.0</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" s="6">
         <v>0.0</v>
       </c>
       <c r="F40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G40" s="6">
         <v>0.0</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I40" s="6">
         <v>0.0</v>
       </c>
       <c r="J40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K40" s="6">
         <v>29.0</v>
       </c>
       <c r="L40" s="6">
         <v>15.9</v>
       </c>
       <c r="M40" s="6">
         <v>0.0</v>
       </c>
       <c r="N40" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O40" s="6">
         <v>14.3</v>
       </c>
       <c r="P40" s="6">
         <v>11.5</v>
       </c>
     </row>
     <row r="41" spans="1:16">
       <c r="A41" s="5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C41" s="6">
         <v>0.0</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E41" s="6">
         <v>0.0</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G41" s="6">
         <v>0.0</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I41" s="6">
         <v>0.0</v>
       </c>
       <c r="J41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K41" s="6">
         <v>0.0</v>
       </c>
       <c r="L41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M41" s="6">
         <v>0.0</v>
       </c>
       <c r="N41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O41" s="6">
         <v>0.0</v>
       </c>
       <c r="P41" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:16">
       <c r="A42" s="5"/>
       <c r="B42" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C42" s="6">
         <v>0.0</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" s="6">
         <v>0.0</v>
       </c>
       <c r="F42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G42" s="6">
         <v>0.0</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I42" s="6">
         <v>0.0</v>
       </c>
       <c r="J42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K42" s="6">
         <v>0.0</v>
       </c>
       <c r="L42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M42" s="6">
         <v>0.0</v>
       </c>
       <c r="N42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O42" s="6">
         <v>0.0</v>
       </c>
       <c r="P42" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:16">
       <c r="A43" s="5"/>
       <c r="B43" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C43" s="6">
         <v>0.0</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E43" s="6">
         <v>0.0</v>
       </c>
       <c r="F43" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G43" s="6">
         <v>0.0</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I43" s="6">
         <v>0.0</v>
       </c>
       <c r="J43" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K43" s="6">
         <v>26.7</v>
       </c>
       <c r="L43" s="6">
         <v>13.6</v>
       </c>
       <c r="M43" s="6">
         <v>0.0</v>
       </c>
       <c r="N43" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O43" s="6">
         <v>24.3</v>
       </c>
       <c r="P43" s="6">
         <v>12.7</v>
       </c>
     </row>
     <row r="44" spans="1:16">
       <c r="A44" s="5"/>
       <c r="B44" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C44" s="6">
         <v>0.0</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" s="6">
         <v>0.0</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G44" s="6">
         <v>0.0</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I44" s="6">
         <v>0.0</v>
       </c>
       <c r="J44" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K44" s="6">
         <v>0.0</v>
       </c>
       <c r="L44" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M44" s="6">
         <v>0.0</v>
       </c>
       <c r="N44" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O44" s="6">
         <v>0.0</v>
       </c>
       <c r="P44" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="45" spans="1:16">
       <c r="A45" s="5"/>
       <c r="B45" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C45" s="6">
         <v>0.0</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E45" s="6">
         <v>0.0</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G45" s="6">
         <v>0.0</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I45" s="6">
         <v>0.0</v>
       </c>
       <c r="J45" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K45" s="6">
         <v>0.0</v>
       </c>
       <c r="L45" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M45" s="6">
         <v>0.0</v>
       </c>
       <c r="N45" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O45" s="6">
         <v>0.0</v>
       </c>
       <c r="P45" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:16">
       <c r="A46" s="5"/>
       <c r="B46" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C46" s="6">
         <v>0.0</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E46" s="6">
         <v>0.0</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G46" s="6">
         <v>0.0</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I46" s="6">
         <v>0.0</v>
       </c>
       <c r="J46" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K46" s="6">
         <v>0.0</v>
       </c>
       <c r="L46" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M46" s="6">
         <v>0.0</v>
       </c>
       <c r="N46" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O46" s="6">
         <v>0.0</v>
       </c>
       <c r="P46" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:16">
       <c r="A47" s="5"/>
       <c r="B47" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C47" s="6">
         <v>0.0</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" s="6">
         <v>0.0</v>
       </c>
       <c r="F47" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G47" s="6">
         <v>0.0</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I47" s="6">
         <v>0.0</v>
       </c>
       <c r="J47" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K47" s="6">
         <v>19.5</v>
       </c>
       <c r="L47" s="6">
         <v>11.4</v>
       </c>
       <c r="M47" s="6">
         <v>0.0</v>
       </c>
       <c r="N47" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O47" s="6">
         <v>16.9</v>
       </c>
       <c r="P47" s="6">
         <v>10.1</v>
       </c>
     </row>
     <row r="48" spans="1:16">
       <c r="A48" s="5" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C48" s="6">
         <v>0.0</v>
       </c>
       <c r="D48" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E48" s="6">
         <v>0.0</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G48" s="6">
         <v>0.0</v>
       </c>
       <c r="H48" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I48" s="6">
         <v>0.0</v>
       </c>
       <c r="J48" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K48" s="6">
         <v>0.0</v>
       </c>
       <c r="L48" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M48" s="6">
         <v>0.0</v>
       </c>
       <c r="N48" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O48" s="6">
         <v>0.0</v>
       </c>
       <c r="P48" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="49" spans="1:16">
       <c r="A49" s="5"/>
       <c r="B49" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C49" s="6">
         <v>0.0</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E49" s="6">
         <v>0.0</v>
       </c>
       <c r="F49" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G49" s="6">
         <v>0.0</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I49" s="6">
         <v>0.0</v>
       </c>
       <c r="J49" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K49" s="6">
         <v>0.0</v>
       </c>
       <c r="L49" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M49" s="6">
         <v>50.0</v>
       </c>
       <c r="N49" s="6">
         <v>0.0</v>
       </c>
       <c r="O49" s="6">
         <v>13.4</v>
       </c>
       <c r="P49" s="6">
         <v>13.9</v>
       </c>
     </row>
     <row r="50" spans="1:16">
       <c r="A50" s="5"/>
       <c r="B50" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C50" s="6">
         <v>0.0</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E50" s="6">
         <v>0.0</v>
       </c>
       <c r="F50" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G50" s="6">
         <v>0.0</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I50" s="6">
         <v>0.0</v>
       </c>
       <c r="J50" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K50" s="6">
         <v>0.0</v>
       </c>
       <c r="L50" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M50" s="6">
         <v>0.0</v>
       </c>
       <c r="N50" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O50" s="6">
         <v>0.0</v>
       </c>
       <c r="P50" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="51" spans="1:16">
       <c r="A51" s="5"/>
       <c r="B51" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C51" s="6">
         <v>0.0</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" s="6">
         <v>0.0</v>
       </c>
       <c r="F51" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G51" s="6">
         <v>0.0</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I51" s="6">
         <v>0.0</v>
       </c>
       <c r="J51" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K51" s="6">
         <v>0.0</v>
       </c>
       <c r="L51" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M51" s="6">
         <v>0.0</v>
       </c>
       <c r="N51" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O51" s="6">
         <v>0.0</v>
       </c>
       <c r="P51" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:16">
       <c r="A52" s="5"/>
       <c r="B52" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C52" s="6">
         <v>0.0</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E52" s="6">
         <v>0.0</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G52" s="6">
         <v>0.0</v>
       </c>
       <c r="H52" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I52" s="6">
         <v>0.0</v>
       </c>
       <c r="J52" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K52" s="6">
         <v>0.0</v>
       </c>
       <c r="L52" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M52" s="6">
         <v>0.0</v>
       </c>
       <c r="N52" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O52" s="6">
         <v>0.0</v>
       </c>
       <c r="P52" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:16">
       <c r="A53" s="5"/>
       <c r="B53" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C53" s="6">
         <v>0.0</v>
       </c>
       <c r="D53" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E53" s="6">
         <v>0.0</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G53" s="6">
         <v>0.0</v>
       </c>
       <c r="H53" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I53" s="6">
         <v>0.0</v>
       </c>
       <c r="J53" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K53" s="6">
         <v>0.0</v>
       </c>
       <c r="L53" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M53" s="6">
         <v>0.0</v>
       </c>
       <c r="N53" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O53" s="6">
         <v>0.0</v>
       </c>
       <c r="P53" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:16">
       <c r="A54" s="5"/>
       <c r="B54" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C54" s="6">
         <v>0.0</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" s="6">
         <v>0.0</v>
       </c>
       <c r="F54" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G54" s="6">
         <v>0.0</v>
       </c>
       <c r="H54" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I54" s="6">
         <v>0.0</v>
       </c>
       <c r="J54" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K54" s="6">
         <v>0.0</v>
       </c>
       <c r="L54" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M54" s="6">
         <v>36.8</v>
       </c>
       <c r="N54" s="6">
         <v>13.8</v>
       </c>
       <c r="O54" s="6">
         <v>7.6</v>
       </c>
       <c r="P54" s="6">
         <v>7.2</v>
       </c>
     </row>
     <row r="55" spans="1:16">
       <c r="A55" s="5" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B55" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C55" s="6">
         <v>0.0</v>
       </c>
       <c r="D55" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E55" s="6">
         <v>0.0</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G55" s="6">
         <v>0.0</v>
       </c>
       <c r="H55" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I55" s="6">
         <v>0.0</v>
       </c>
       <c r="J55" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K55" s="6">
         <v>0.0</v>
       </c>
       <c r="L55" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M55" s="6">
         <v>0.0</v>
       </c>
       <c r="N55" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O55" s="6">
         <v>0.0</v>
       </c>
       <c r="P55" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" s="5"/>
       <c r="B56" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C56" s="6">
         <v>23.2</v>
       </c>
       <c r="D56" s="6">
         <v>14.0</v>
       </c>
       <c r="E56" s="6">
         <v>0.0</v>
       </c>
       <c r="F56" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G56" s="6">
         <v>100.0</v>
       </c>
       <c r="H56" s="6">
         <v>0.0</v>
       </c>
       <c r="I56" s="6">
         <v>0.0</v>
       </c>
       <c r="J56" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K56" s="6">
         <v>0.0</v>
       </c>
       <c r="L56" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M56" s="6">
         <v>0.0</v>
       </c>
       <c r="N56" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O56" s="6">
         <v>28.8</v>
       </c>
       <c r="P56" s="6">
         <v>15.0</v>
       </c>
     </row>
     <row r="57" spans="1:16">
       <c r="A57" s="5"/>
       <c r="B57" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C57" s="6">
         <v>33.5</v>
       </c>
       <c r="D57" s="6">
         <v>27.3</v>
       </c>
       <c r="E57" s="6">
         <v>0.0</v>
       </c>
       <c r="F57" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G57" s="6">
         <v>0.0</v>
       </c>
       <c r="H57" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I57" s="6">
         <v>0.0</v>
       </c>
       <c r="J57" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K57" s="6">
         <v>0.0</v>
       </c>
       <c r="L57" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M57" s="6">
         <v>0.0</v>
       </c>
       <c r="N57" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O57" s="6">
         <v>33.5</v>
       </c>
       <c r="P57" s="6">
         <v>27.3</v>
       </c>
     </row>
     <row r="58" spans="1:16">
       <c r="A58" s="5"/>
       <c r="B58" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C58" s="6">
         <v>0.0</v>
       </c>
       <c r="D58" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" s="6">
         <v>0.0</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G58" s="6">
         <v>0.0</v>
       </c>
       <c r="H58" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I58" s="6">
         <v>0.0</v>
       </c>
       <c r="J58" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K58" s="6">
         <v>0.0</v>
       </c>
       <c r="L58" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M58" s="6">
         <v>0.0</v>
       </c>
       <c r="N58" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O58" s="6">
         <v>0.0</v>
       </c>
       <c r="P58" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" s="5"/>
       <c r="B59" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C59" s="6">
         <v>0.0</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" s="6">
         <v>0.0</v>
       </c>
       <c r="F59" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G59" s="6">
         <v>0.0</v>
       </c>
       <c r="H59" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I59" s="6">
         <v>0.0</v>
       </c>
       <c r="J59" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K59" s="6">
         <v>0.0</v>
       </c>
       <c r="L59" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M59" s="6">
         <v>0.0</v>
       </c>
       <c r="N59" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O59" s="6">
         <v>0.0</v>
       </c>
       <c r="P59" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="60" spans="1:16">
       <c r="A60" s="5"/>
       <c r="B60" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C60" s="6">
         <v>0.0</v>
       </c>
       <c r="D60" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E60" s="6">
         <v>0.0</v>
       </c>
       <c r="F60" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G60" s="6">
         <v>0.0</v>
       </c>
       <c r="H60" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I60" s="6">
         <v>0.0</v>
       </c>
       <c r="J60" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K60" s="6">
         <v>0.0</v>
       </c>
       <c r="L60" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M60" s="6">
         <v>0.0</v>
       </c>
       <c r="N60" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O60" s="6">
         <v>0.0</v>
       </c>
       <c r="P60" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:16">
       <c r="A61" s="5"/>
       <c r="B61" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C61" s="6">
         <v>23.9</v>
       </c>
       <c r="D61" s="6">
         <v>13.3</v>
       </c>
       <c r="E61" s="6">
         <v>0.0</v>
       </c>
       <c r="F61" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G61" s="6">
         <v>100.0</v>
       </c>
       <c r="H61" s="6">
         <v>0.0</v>
       </c>
       <c r="I61" s="6">
         <v>0.0</v>
       </c>
       <c r="J61" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K61" s="6">
         <v>0.0</v>
       </c>
       <c r="L61" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M61" s="6">
         <v>0.0</v>
       </c>
       <c r="N61" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O61" s="6">
         <v>29.2</v>
       </c>
       <c r="P61" s="6">
         <v>14.1</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" s="5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B62" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C62" s="6">
         <v>0.0</v>
       </c>
       <c r="D62" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" s="6">
         <v>0.0</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G62" s="6">
         <v>0.0</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I62" s="6">
         <v>0.0</v>
       </c>
       <c r="J62" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K62" s="6">
         <v>0.0</v>
       </c>
       <c r="L62" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M62" s="6">
         <v>0.0</v>
       </c>
       <c r="N62" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O62" s="6">
         <v>0.0</v>
       </c>
       <c r="P62" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="63" spans="1:16">
       <c r="A63" s="5"/>
       <c r="B63" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C63" s="6">
         <v>5.8</v>
       </c>
       <c r="D63" s="6">
         <v>1.2</v>
       </c>
       <c r="E63" s="6">
         <v>1.7</v>
       </c>
       <c r="F63" s="6">
         <v>1.0</v>
       </c>
       <c r="G63" s="6">
         <v>3.1</v>
       </c>
       <c r="H63" s="6">
         <v>1.4</v>
       </c>
       <c r="I63" s="6">
         <v>13.6</v>
       </c>
       <c r="J63" s="6">
         <v>13.9</v>
       </c>
       <c r="K63" s="6">
         <v>9.6</v>
       </c>
       <c r="L63" s="6">
         <v>7.5</v>
       </c>
       <c r="M63" s="6">
         <v>18.9</v>
       </c>
       <c r="N63" s="6">
         <v>6.3</v>
       </c>
       <c r="O63" s="6">
         <v>5.6</v>
       </c>
       <c r="P63" s="6">
         <v>1.0</v>
       </c>
     </row>
     <row r="64" spans="1:16">
       <c r="A64" s="5"/>
       <c r="B64" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C64" s="6">
         <v>5.3</v>
       </c>
       <c r="D64" s="6">
         <v>0.9</v>
       </c>
       <c r="E64" s="6">
         <v>4.8</v>
       </c>
       <c r="F64" s="6">
         <v>1.6</v>
       </c>
       <c r="G64" s="6">
         <v>11.1</v>
       </c>
       <c r="H64" s="6">
         <v>3.9</v>
       </c>
       <c r="I64" s="6">
         <v>12.7</v>
       </c>
       <c r="J64" s="6">
         <v>13.0</v>
       </c>
       <c r="K64" s="6">
         <v>11.8</v>
       </c>
       <c r="L64" s="6">
         <v>5.3</v>
       </c>
       <c r="M64" s="6">
         <v>2.2</v>
       </c>
       <c r="N64" s="6">
         <v>2.7</v>
       </c>
       <c r="O64" s="6">
         <v>5.8</v>
       </c>
       <c r="P64" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" s="5"/>
       <c r="B65" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C65" s="6">
         <v>0.0</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" s="6">
         <v>0.0</v>
       </c>
       <c r="F65" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G65" s="6">
         <v>0.0</v>
       </c>
       <c r="H65" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I65" s="6">
         <v>0.0</v>
       </c>
       <c r="J65" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K65" s="6">
         <v>0.0</v>
       </c>
       <c r="L65" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M65" s="6">
         <v>0.0</v>
       </c>
       <c r="N65" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O65" s="6">
         <v>0.0</v>
       </c>
       <c r="P65" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="66" spans="1:16">
       <c r="A66" s="5"/>
       <c r="B66" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C66" s="6">
         <v>0.0</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E66" s="6">
         <v>0.0</v>
       </c>
       <c r="F66" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G66" s="6">
         <v>0.0</v>
       </c>
       <c r="H66" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I66" s="6">
         <v>0.0</v>
       </c>
       <c r="J66" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K66" s="6">
         <v>0.0</v>
       </c>
       <c r="L66" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M66" s="6">
         <v>0.0</v>
       </c>
       <c r="N66" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O66" s="6">
         <v>0.0</v>
       </c>
       <c r="P66" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:16">
       <c r="A67" s="5"/>
       <c r="B67" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C67" s="6">
         <v>0.0</v>
       </c>
       <c r="D67" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" s="6">
         <v>0.0</v>
       </c>
       <c r="F67" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G67" s="6">
         <v>0.0</v>
       </c>
       <c r="H67" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I67" s="6">
         <v>0.0</v>
       </c>
       <c r="J67" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K67" s="6">
         <v>0.0</v>
       </c>
       <c r="L67" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M67" s="6">
         <v>0.0</v>
       </c>
       <c r="N67" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O67" s="6">
         <v>0.0</v>
       </c>
       <c r="P67" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" s="5"/>
       <c r="B68" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C68" s="6">
         <v>5.6</v>
       </c>
       <c r="D68" s="6">
         <v>0.9</v>
       </c>
       <c r="E68" s="6">
         <v>2.7</v>
       </c>
       <c r="F68" s="6">
         <v>1.1</v>
       </c>
       <c r="G68" s="6">
         <v>5.2</v>
       </c>
       <c r="H68" s="6">
         <v>1.8</v>
       </c>
       <c r="I68" s="6">
         <v>13.5</v>
       </c>
       <c r="J68" s="6">
         <v>12.4</v>
       </c>
       <c r="K68" s="6">
         <v>10.3</v>
       </c>
       <c r="L68" s="6">
         <v>5.2</v>
       </c>
       <c r="M68" s="6">
         <v>16.1</v>
       </c>
       <c r="N68" s="6">
         <v>6.4</v>
       </c>
       <c r="O68" s="6">
         <v>5.7</v>
       </c>
       <c r="P68" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="69" spans="1:16">
       <c r="A69" s="5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B69" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C69" s="6">
         <v>0.0</v>
       </c>
       <c r="D69" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E69" s="6">
         <v>0.0</v>
       </c>
       <c r="F69" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G69" s="6">
         <v>0.0</v>
       </c>
       <c r="H69" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I69" s="6">
         <v>0.0</v>
       </c>
       <c r="J69" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K69" s="6">
         <v>0.0</v>
       </c>
       <c r="L69" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M69" s="6">
         <v>0.0</v>
       </c>
       <c r="N69" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O69" s="6">
         <v>0.0</v>
       </c>
       <c r="P69" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="70" spans="1:16">
       <c r="A70" s="5"/>
       <c r="B70" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C70" s="6">
         <v>17.7</v>
       </c>
       <c r="D70" s="6">
         <v>2.2</v>
       </c>
       <c r="E70" s="6">
         <v>18.5</v>
       </c>
       <c r="F70" s="6">
         <v>4.3</v>
       </c>
       <c r="G70" s="6">
         <v>22.5</v>
       </c>
       <c r="H70" s="6">
         <v>4.9</v>
       </c>
       <c r="I70" s="6">
         <v>44.3</v>
       </c>
       <c r="J70" s="6">
         <v>19.4</v>
       </c>
       <c r="K70" s="6">
         <v>29.5</v>
       </c>
       <c r="L70" s="6">
         <v>10.1</v>
       </c>
       <c r="M70" s="6">
         <v>37.8</v>
       </c>
       <c r="N70" s="6">
         <v>15.1</v>
       </c>
       <c r="O70" s="6">
         <v>18.8</v>
       </c>
       <c r="P70" s="6">
         <v>1.8</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" s="5"/>
       <c r="B71" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C71" s="6">
         <v>29.3</v>
       </c>
       <c r="D71" s="6">
         <v>3.5</v>
       </c>
       <c r="E71" s="6">
         <v>46.5</v>
       </c>
       <c r="F71" s="6">
         <v>10.5</v>
       </c>
       <c r="G71" s="6">
         <v>24.4</v>
       </c>
       <c r="H71" s="6">
         <v>10.9</v>
       </c>
       <c r="I71" s="6">
         <v>22.7</v>
       </c>
       <c r="J71" s="6">
         <v>17.0</v>
       </c>
       <c r="K71" s="6">
         <v>0.0</v>
       </c>
       <c r="L71" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M71" s="6">
         <v>59.7</v>
       </c>
       <c r="N71" s="6">
         <v>17.6</v>
       </c>
       <c r="O71" s="6">
         <v>30.9</v>
       </c>
       <c r="P71" s="6">
         <v>3.3</v>
       </c>
     </row>
     <row r="72" spans="1:16">
       <c r="A72" s="5"/>
       <c r="B72" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C72" s="6">
         <v>0.0</v>
       </c>
       <c r="D72" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E72" s="6">
         <v>0.0</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G72" s="6">
         <v>0.0</v>
       </c>
       <c r="H72" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I72" s="6">
         <v>0.0</v>
       </c>
       <c r="J72" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K72" s="6">
         <v>0.0</v>
       </c>
       <c r="L72" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M72" s="6">
         <v>0.0</v>
       </c>
       <c r="N72" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O72" s="6">
         <v>0.0</v>
       </c>
       <c r="P72" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="73" spans="1:16">
       <c r="A73" s="5"/>
       <c r="B73" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C73" s="6">
         <v>0.0</v>
       </c>
       <c r="D73" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E73" s="6">
         <v>0.0</v>
       </c>
       <c r="F73" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G73" s="6">
         <v>0.0</v>
       </c>
       <c r="H73" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I73" s="6">
         <v>0.0</v>
       </c>
       <c r="J73" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K73" s="6">
         <v>0.0</v>
       </c>
       <c r="L73" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M73" s="6">
         <v>0.0</v>
       </c>
       <c r="N73" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O73" s="6">
         <v>0.0</v>
       </c>
       <c r="P73" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="74" spans="1:16">
       <c r="A74" s="5"/>
       <c r="B74" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C74" s="6">
         <v>0.0</v>
       </c>
       <c r="D74" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E74" s="6">
         <v>0.0</v>
       </c>
       <c r="F74" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G74" s="6">
         <v>0.0</v>
       </c>
       <c r="H74" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I74" s="6">
         <v>0.0</v>
       </c>
       <c r="J74" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K74" s="6">
         <v>0.0</v>
       </c>
       <c r="L74" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M74" s="6">
         <v>0.0</v>
       </c>
       <c r="N74" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O74" s="6">
         <v>0.0</v>
       </c>
       <c r="P74" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:16">
       <c r="A75" s="5"/>
       <c r="B75" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C75" s="6">
         <v>19.4</v>
       </c>
       <c r="D75" s="6">
         <v>2.2</v>
       </c>
       <c r="E75" s="6">
         <v>23.8</v>
       </c>
       <c r="F75" s="6">
         <v>5.8</v>
       </c>
       <c r="G75" s="6">
         <v>22.6</v>
       </c>
       <c r="H75" s="6">
         <v>4.8</v>
       </c>
       <c r="I75" s="6">
         <v>40.7</v>
       </c>
       <c r="J75" s="6">
         <v>17.3</v>
       </c>
       <c r="K75" s="6">
         <v>28.1</v>
       </c>
       <c r="L75" s="6">
         <v>9.9</v>
       </c>
       <c r="M75" s="6">
         <v>40.2</v>
       </c>
       <c r="N75" s="6">
         <v>13.9</v>
       </c>
       <c r="O75" s="6">
         <v>20.6</v>
       </c>
       <c r="P75" s="6">
         <v>1.9</v>
       </c>
     </row>
     <row r="76" spans="1:16">
       <c r="A76" s="5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B76" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C76" s="6">
         <v>0.0</v>
       </c>
       <c r="D76" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E76" s="6">
         <v>0.0</v>
       </c>
       <c r="F76" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G76" s="6">
         <v>0.0</v>
       </c>
       <c r="H76" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I76" s="6">
         <v>0.0</v>
       </c>
       <c r="J76" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K76" s="6">
         <v>0.0</v>
       </c>
       <c r="L76" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M76" s="6">
         <v>0.0</v>
       </c>
       <c r="N76" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O76" s="6">
         <v>0.0</v>
       </c>
       <c r="P76" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:16">
       <c r="A77" s="5"/>
       <c r="B77" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C77" s="6">
         <v>10.1</v>
       </c>
       <c r="D77" s="6">
         <v>1.5</v>
       </c>
       <c r="E77" s="6">
         <v>11.4</v>
       </c>
       <c r="F77" s="6">
         <v>5.7</v>
       </c>
       <c r="G77" s="6">
         <v>14.4</v>
       </c>
       <c r="H77" s="6">
         <v>3.6</v>
       </c>
       <c r="I77" s="6">
         <v>4.8</v>
       </c>
       <c r="J77" s="6">
         <v>3.3</v>
       </c>
       <c r="K77" s="6">
         <v>14.6</v>
       </c>
       <c r="L77" s="6">
         <v>11.1</v>
       </c>
       <c r="M77" s="6">
         <v>34.5</v>
       </c>
       <c r="N77" s="6">
         <v>6.5</v>
       </c>
       <c r="O77" s="6">
         <v>13.5</v>
       </c>
       <c r="P77" s="6">
         <v>1.8</v>
       </c>
     </row>
     <row r="78" spans="1:16">
       <c r="A78" s="5"/>
       <c r="B78" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C78" s="6">
         <v>16.6</v>
       </c>
       <c r="D78" s="6">
         <v>3.3</v>
       </c>
       <c r="E78" s="6">
         <v>16.2</v>
       </c>
       <c r="F78" s="6">
         <v>4.5</v>
       </c>
       <c r="G78" s="6">
         <v>21.3</v>
       </c>
       <c r="H78" s="6">
         <v>6.8</v>
       </c>
       <c r="I78" s="6">
         <v>7.8</v>
       </c>
       <c r="J78" s="6">
         <v>5.8</v>
       </c>
       <c r="K78" s="6">
         <v>24.7</v>
       </c>
       <c r="L78" s="6">
         <v>12.8</v>
       </c>
       <c r="M78" s="6">
         <v>57.5</v>
       </c>
       <c r="N78" s="6">
         <v>7.6</v>
       </c>
       <c r="O78" s="6">
         <v>22.5</v>
       </c>
       <c r="P78" s="6">
         <v>3.3</v>
       </c>
     </row>
     <row r="79" spans="1:16">
       <c r="A79" s="5"/>
       <c r="B79" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C79" s="6">
         <v>0.0</v>
       </c>
       <c r="D79" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E79" s="6">
         <v>0.0</v>
       </c>
       <c r="F79" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G79" s="6">
         <v>0.0</v>
       </c>
       <c r="H79" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I79" s="6">
         <v>0.0</v>
       </c>
       <c r="J79" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K79" s="6">
         <v>0.0</v>
       </c>
       <c r="L79" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M79" s="6">
         <v>0.0</v>
       </c>
       <c r="N79" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O79" s="6">
         <v>0.0</v>
       </c>
       <c r="P79" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:16">
       <c r="A80" s="5"/>
       <c r="B80" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C80" s="6">
         <v>0.0</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" s="6">
         <v>0.0</v>
       </c>
       <c r="F80" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G80" s="6">
         <v>0.0</v>
       </c>
       <c r="H80" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I80" s="6">
         <v>0.0</v>
       </c>
       <c r="J80" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K80" s="6">
         <v>0.0</v>
       </c>
       <c r="L80" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M80" s="6">
         <v>0.0</v>
       </c>
       <c r="N80" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O80" s="6">
         <v>0.0</v>
       </c>
       <c r="P80" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="81" spans="1:16">
       <c r="A81" s="5"/>
       <c r="B81" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C81" s="6">
         <v>0.0</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" s="6">
         <v>0.0</v>
       </c>
       <c r="F81" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G81" s="6">
         <v>0.0</v>
       </c>
       <c r="H81" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I81" s="6">
         <v>0.0</v>
       </c>
       <c r="J81" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K81" s="6">
         <v>0.0</v>
       </c>
       <c r="L81" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M81" s="6">
         <v>0.0</v>
       </c>
       <c r="N81" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O81" s="6">
         <v>0.0</v>
       </c>
       <c r="P81" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="82" spans="1:16">
       <c r="A82" s="5"/>
       <c r="B82" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C82" s="6">
         <v>10.9</v>
       </c>
       <c r="D82" s="6">
         <v>1.6</v>
       </c>
       <c r="E82" s="6">
         <v>12.4</v>
       </c>
       <c r="F82" s="6">
         <v>4.8</v>
       </c>
       <c r="G82" s="6">
         <v>15.0</v>
       </c>
       <c r="H82" s="6">
         <v>3.4</v>
       </c>
       <c r="I82" s="6">
         <v>4.9</v>
       </c>
       <c r="J82" s="6">
         <v>3.3</v>
       </c>
       <c r="K82" s="6">
         <v>15.8</v>
       </c>
       <c r="L82" s="6">
         <v>9.7</v>
       </c>
       <c r="M82" s="6">
         <v>37.1</v>
       </c>
       <c r="N82" s="6">
         <v>5.8</v>
       </c>
       <c r="O82" s="6">
         <v>14.5</v>
       </c>
       <c r="P82" s="6">
         <v>1.8</v>
       </c>
     </row>
     <row r="83" spans="1:16">
       <c r="A83" s="5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B83" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C83" s="6">
         <v>0.0</v>
       </c>
       <c r="D83" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E83" s="6">
         <v>0.0</v>
       </c>
       <c r="F83" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G83" s="6">
         <v>0.0</v>
       </c>
       <c r="H83" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I83" s="6">
         <v>0.0</v>
       </c>
       <c r="J83" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K83" s="6">
         <v>0.0</v>
       </c>
       <c r="L83" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M83" s="6">
         <v>0.0</v>
       </c>
       <c r="N83" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O83" s="6">
         <v>0.0</v>
       </c>
       <c r="P83" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="84" spans="1:16">
       <c r="A84" s="5"/>
       <c r="B84" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C84" s="6">
         <v>16.0</v>
       </c>
       <c r="D84" s="6">
         <v>4.9</v>
       </c>
       <c r="E84" s="6">
         <v>46.2</v>
       </c>
       <c r="F84" s="6">
         <v>35.2</v>
       </c>
       <c r="G84" s="6">
         <v>32.4</v>
       </c>
       <c r="H84" s="6">
         <v>24.6</v>
       </c>
       <c r="I84" s="6">
         <v>17.0</v>
       </c>
       <c r="J84" s="6">
         <v>9.3</v>
       </c>
       <c r="K84" s="6">
         <v>0.0</v>
       </c>
       <c r="L84" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M84" s="6">
         <v>3.0</v>
       </c>
       <c r="N84" s="6">
         <v>3.4</v>
       </c>
       <c r="O84" s="6">
         <v>15.3</v>
       </c>
       <c r="P84" s="6">
         <v>4.2</v>
       </c>
     </row>
     <row r="85" spans="1:16">
       <c r="A85" s="5"/>
       <c r="B85" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C85" s="6">
         <v>0.0</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E85" s="6">
         <v>0.0</v>
       </c>
       <c r="F85" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G85" s="6">
         <v>0.0</v>
       </c>
       <c r="H85" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I85" s="6">
         <v>79.1</v>
       </c>
       <c r="J85" s="6">
         <v>10.6</v>
       </c>
       <c r="K85" s="6">
         <v>33.0</v>
       </c>
       <c r="L85" s="6">
         <v>27.1</v>
       </c>
       <c r="M85" s="6">
         <v>23.7</v>
       </c>
       <c r="N85" s="6">
         <v>17.6</v>
       </c>
       <c r="O85" s="6">
         <v>20.9</v>
       </c>
       <c r="P85" s="6">
         <v>10.7</v>
       </c>
     </row>
     <row r="86" spans="1:16">
       <c r="A86" s="5"/>
       <c r="B86" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C86" s="6">
         <v>0.0</v>
       </c>
       <c r="D86" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" s="6">
         <v>0.0</v>
       </c>
       <c r="F86" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G86" s="6">
         <v>0.0</v>
       </c>
       <c r="H86" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I86" s="6">
         <v>0.0</v>
       </c>
       <c r="J86" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K86" s="6">
         <v>0.0</v>
       </c>
       <c r="L86" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M86" s="6">
         <v>0.0</v>
       </c>
       <c r="N86" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O86" s="6">
         <v>0.0</v>
       </c>
       <c r="P86" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="87" spans="1:16">
       <c r="A87" s="5"/>
       <c r="B87" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C87" s="6">
         <v>0.0</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E87" s="6">
         <v>0.0</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G87" s="6">
         <v>0.0</v>
       </c>
       <c r="H87" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I87" s="6">
         <v>0.0</v>
       </c>
       <c r="J87" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K87" s="6">
         <v>0.0</v>
       </c>
       <c r="L87" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M87" s="6">
         <v>0.0</v>
       </c>
       <c r="N87" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O87" s="6">
         <v>0.0</v>
       </c>
       <c r="P87" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="88" spans="1:16">
       <c r="A88" s="5"/>
       <c r="B88" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C88" s="6">
         <v>0.0</v>
       </c>
       <c r="D88" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" s="6">
         <v>0.0</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G88" s="6">
         <v>0.0</v>
       </c>
       <c r="H88" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I88" s="6">
         <v>0.0</v>
       </c>
       <c r="J88" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K88" s="6">
         <v>0.0</v>
       </c>
       <c r="L88" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M88" s="6">
         <v>0.0</v>
       </c>
       <c r="N88" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O88" s="6">
         <v>0.0</v>
       </c>
       <c r="P88" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="89" spans="1:16">
       <c r="A89" s="5"/>
       <c r="B89" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C89" s="6">
         <v>15.2</v>
       </c>
       <c r="D89" s="6">
         <v>4.7</v>
       </c>
       <c r="E89" s="6">
         <v>38.7</v>
       </c>
       <c r="F89" s="6">
         <v>30.1</v>
       </c>
       <c r="G89" s="6">
         <v>32.4</v>
       </c>
       <c r="H89" s="6">
         <v>24.6</v>
       </c>
       <c r="I89" s="6">
         <v>26.2</v>
       </c>
       <c r="J89" s="6">
         <v>8.2</v>
       </c>
       <c r="K89" s="6">
         <v>33.0</v>
       </c>
       <c r="L89" s="6">
         <v>27.1</v>
       </c>
       <c r="M89" s="6">
         <v>3.9</v>
       </c>
       <c r="N89" s="6">
         <v>3.6</v>
       </c>
       <c r="O89" s="6">
         <v>15.7</v>
       </c>
       <c r="P89" s="6">
         <v>4.0</v>
       </c>
     </row>
     <row r="90" spans="1:16">
       <c r="A90" s="5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B90" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C90" s="6">
         <v>0.0</v>
       </c>
       <c r="D90" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E90" s="6">
         <v>0.0</v>
       </c>
       <c r="F90" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G90" s="6">
         <v>0.0</v>
       </c>
       <c r="H90" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I90" s="6">
         <v>0.0</v>
       </c>
       <c r="J90" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K90" s="6">
         <v>0.0</v>
       </c>
       <c r="L90" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M90" s="6">
         <v>0.0</v>
       </c>
       <c r="N90" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O90" s="6">
         <v>0.0</v>
       </c>
       <c r="P90" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:16">
       <c r="A91" s="5"/>
       <c r="B91" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C91" s="6">
         <v>0.0</v>
       </c>
       <c r="D91" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" s="6">
         <v>100.0</v>
       </c>
       <c r="F91" s="6">
         <v>0.0</v>
       </c>
       <c r="G91" s="6">
         <v>0.0</v>
       </c>
       <c r="H91" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I91" s="6">
         <v>0.0</v>
       </c>
       <c r="J91" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K91" s="6">
         <v>0.0</v>
       </c>
       <c r="L91" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M91" s="6">
         <v>10.1</v>
       </c>
       <c r="N91" s="6">
         <v>10.0</v>
       </c>
       <c r="O91" s="6">
         <v>16.1</v>
       </c>
       <c r="P91" s="6">
         <v>11.2</v>
       </c>
     </row>
     <row r="92" spans="1:16">
       <c r="A92" s="5"/>
       <c r="B92" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C92" s="6">
         <v>0.0</v>
       </c>
       <c r="D92" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E92" s="6">
         <v>0.0</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G92" s="6">
         <v>0.0</v>
       </c>
       <c r="H92" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I92" s="6">
         <v>0.0</v>
       </c>
       <c r="J92" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K92" s="6">
         <v>0.0</v>
       </c>
       <c r="L92" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M92" s="6">
         <v>19.6</v>
       </c>
       <c r="N92" s="6">
         <v>17.7</v>
       </c>
       <c r="O92" s="6">
         <v>19.6</v>
       </c>
       <c r="P92" s="6">
         <v>17.7</v>
       </c>
     </row>
     <row r="93" spans="1:16">
       <c r="A93" s="5"/>
       <c r="B93" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C93" s="6">
         <v>0.0</v>
       </c>
       <c r="D93" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E93" s="6">
         <v>0.0</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G93" s="6">
         <v>0.0</v>
       </c>
       <c r="H93" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I93" s="6">
         <v>0.0</v>
       </c>
       <c r="J93" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K93" s="6">
         <v>0.0</v>
       </c>
       <c r="L93" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M93" s="6">
         <v>0.0</v>
       </c>
       <c r="N93" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O93" s="6">
         <v>0.0</v>
       </c>
       <c r="P93" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:16">
       <c r="A94" s="5"/>
       <c r="B94" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C94" s="6">
         <v>0.0</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E94" s="6">
         <v>0.0</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G94" s="6">
         <v>0.0</v>
       </c>
       <c r="H94" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I94" s="6">
         <v>0.0</v>
       </c>
       <c r="J94" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K94" s="6">
         <v>0.0</v>
       </c>
       <c r="L94" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M94" s="6">
         <v>0.0</v>
       </c>
       <c r="N94" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O94" s="6">
         <v>0.0</v>
       </c>
       <c r="P94" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:16">
       <c r="A95" s="5"/>
       <c r="B95" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C95" s="6">
         <v>0.0</v>
       </c>
       <c r="D95" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E95" s="6">
         <v>0.0</v>
       </c>
       <c r="F95" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G95" s="6">
         <v>0.0</v>
       </c>
       <c r="H95" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I95" s="6">
         <v>0.0</v>
       </c>
       <c r="J95" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K95" s="6">
         <v>0.0</v>
       </c>
       <c r="L95" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M95" s="6">
         <v>0.0</v>
       </c>
       <c r="N95" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O95" s="6">
         <v>0.0</v>
       </c>
       <c r="P95" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="96" spans="1:16">
       <c r="A96" s="5"/>
       <c r="B96" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C96" s="6">
         <v>0.0</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" s="6">
         <v>100.0</v>
       </c>
       <c r="F96" s="6">
         <v>0.0</v>
       </c>
       <c r="G96" s="6">
         <v>0.0</v>
       </c>
       <c r="H96" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I96" s="6">
         <v>0.0</v>
       </c>
       <c r="J96" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K96" s="6">
         <v>0.0</v>
       </c>
       <c r="L96" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M96" s="6">
         <v>11.6</v>
       </c>
       <c r="N96" s="6">
         <v>9.0</v>
       </c>
       <c r="O96" s="6">
         <v>16.5</v>
       </c>
       <c r="P96" s="6">
         <v>10.0</v>
       </c>
     </row>
     <row r="97" spans="1:16">
       <c r="A97" s="5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B97" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C97" s="6">
         <v>0.0</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E97" s="6">
         <v>0.0</v>
       </c>
       <c r="F97" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G97" s="6">
         <v>0.0</v>
       </c>
       <c r="H97" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I97" s="6">
         <v>0.0</v>
       </c>
       <c r="J97" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K97" s="6">
         <v>0.0</v>
       </c>
       <c r="L97" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M97" s="6">
         <v>0.0</v>
       </c>
       <c r="N97" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O97" s="6">
         <v>0.0</v>
       </c>
       <c r="P97" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="98" spans="1:16">
       <c r="A98" s="5"/>
       <c r="B98" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C98" s="6">
         <v>19.1</v>
       </c>
       <c r="D98" s="6">
         <v>3.8</v>
       </c>
       <c r="E98" s="6">
         <v>21.5</v>
       </c>
       <c r="F98" s="6">
         <v>4.2</v>
       </c>
       <c r="G98" s="6">
         <v>45.1</v>
       </c>
       <c r="H98" s="6">
         <v>6.1</v>
       </c>
       <c r="I98" s="6">
         <v>22.7</v>
       </c>
       <c r="J98" s="6">
         <v>10.3</v>
       </c>
       <c r="K98" s="6">
         <v>37.6</v>
       </c>
       <c r="L98" s="6">
         <v>6.3</v>
       </c>
       <c r="M98" s="6">
         <v>31.3</v>
       </c>
       <c r="N98" s="6">
         <v>12.0</v>
       </c>
       <c r="O98" s="6">
         <v>25.3</v>
       </c>
       <c r="P98" s="6">
         <v>3.0</v>
       </c>
     </row>
     <row r="99" spans="1:16">
       <c r="A99" s="5"/>
       <c r="B99" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C99" s="6">
         <v>24.9</v>
       </c>
       <c r="D99" s="6">
         <v>3.6</v>
       </c>
       <c r="E99" s="6">
         <v>34.0</v>
       </c>
       <c r="F99" s="6">
         <v>5.6</v>
       </c>
       <c r="G99" s="6">
         <v>35.4</v>
       </c>
       <c r="H99" s="6">
         <v>7.2</v>
       </c>
       <c r="I99" s="6">
         <v>31.2</v>
       </c>
       <c r="J99" s="6">
         <v>8.8</v>
       </c>
       <c r="K99" s="6">
         <v>60.4</v>
       </c>
       <c r="L99" s="6">
         <v>9.5</v>
       </c>
       <c r="M99" s="6">
         <v>71.7</v>
       </c>
       <c r="N99" s="6">
         <v>9.0</v>
       </c>
       <c r="O99" s="6">
         <v>34.7</v>
       </c>
       <c r="P99" s="6">
         <v>3.1</v>
       </c>
     </row>
     <row r="100" spans="1:16">
       <c r="A100" s="5"/>
       <c r="B100" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C100" s="6">
         <v>0.0</v>
       </c>
       <c r="D100" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E100" s="6">
         <v>0.0</v>
       </c>
       <c r="F100" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G100" s="6">
         <v>0.0</v>
       </c>
       <c r="H100" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I100" s="6">
         <v>0.0</v>
       </c>
       <c r="J100" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K100" s="6">
         <v>0.0</v>
       </c>
       <c r="L100" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M100" s="6">
         <v>0.0</v>
       </c>
       <c r="N100" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O100" s="6">
         <v>0.0</v>
       </c>
       <c r="P100" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="101" spans="1:16">
       <c r="A101" s="5"/>
       <c r="B101" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C101" s="6">
         <v>0.0</v>
       </c>
       <c r="D101" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E101" s="6">
         <v>0.0</v>
       </c>
       <c r="F101" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G101" s="6">
         <v>0.0</v>
       </c>
       <c r="H101" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I101" s="6">
         <v>0.0</v>
       </c>
       <c r="J101" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K101" s="6">
         <v>0.0</v>
       </c>
       <c r="L101" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M101" s="6">
         <v>0.0</v>
       </c>
       <c r="N101" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O101" s="6">
         <v>0.0</v>
       </c>
       <c r="P101" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="102" spans="1:16">
       <c r="A102" s="5"/>
       <c r="B102" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C102" s="6">
         <v>0.0</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E102" s="6">
         <v>0.0</v>
       </c>
       <c r="F102" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G102" s="6">
         <v>0.0</v>
       </c>
       <c r="H102" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I102" s="6">
         <v>0.0</v>
       </c>
       <c r="J102" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K102" s="6">
         <v>0.0</v>
       </c>
       <c r="L102" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M102" s="6">
         <v>0.0</v>
       </c>
       <c r="N102" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O102" s="6">
         <v>0.0</v>
       </c>
       <c r="P102" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="103" spans="1:16">
       <c r="A103" s="5"/>
       <c r="B103" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C103" s="6">
         <v>21.0</v>
       </c>
       <c r="D103" s="6">
         <v>3.1</v>
       </c>
       <c r="E103" s="6">
         <v>25.4</v>
       </c>
       <c r="F103" s="6">
         <v>3.4</v>
       </c>
       <c r="G103" s="6">
         <v>42.9</v>
       </c>
       <c r="H103" s="6">
         <v>5.3</v>
       </c>
       <c r="I103" s="6">
         <v>23.7</v>
       </c>
       <c r="J103" s="6">
         <v>9.6</v>
       </c>
       <c r="K103" s="6">
         <v>42.9</v>
       </c>
       <c r="L103" s="6">
         <v>5.7</v>
       </c>
       <c r="M103" s="6">
         <v>45.1</v>
       </c>
       <c r="N103" s="6">
         <v>9.6</v>
       </c>
       <c r="O103" s="6">
         <v>27.8</v>
       </c>
       <c r="P103" s="6">
         <v>2.5</v>
       </c>
     </row>
     <row r="104" spans="1:16">
       <c r="A104" s="5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B104" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C104" s="6">
         <v>0.0</v>
       </c>
       <c r="D104" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E104" s="6">
         <v>0.0</v>
       </c>
       <c r="F104" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G104" s="6">
         <v>0.0</v>
       </c>
       <c r="H104" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I104" s="6">
         <v>0.0</v>
       </c>
       <c r="J104" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K104" s="6">
         <v>0.0</v>
       </c>
       <c r="L104" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M104" s="6">
         <v>0.0</v>
       </c>
       <c r="N104" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O104" s="6">
         <v>0.0</v>
       </c>
       <c r="P104" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="105" spans="1:16">
       <c r="A105" s="5"/>
       <c r="B105" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C105" s="6">
         <v>0.0</v>
       </c>
       <c r="D105" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E105" s="6">
         <v>0.0</v>
       </c>
       <c r="F105" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G105" s="6">
         <v>0.0</v>
       </c>
       <c r="H105" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I105" s="6">
         <v>0.0</v>
       </c>
       <c r="J105" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K105" s="6">
         <v>0.0</v>
       </c>
       <c r="L105" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M105" s="6">
         <v>0.0</v>
       </c>
       <c r="N105" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O105" s="6">
         <v>0.0</v>
       </c>
       <c r="P105" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="106" spans="1:16">
       <c r="A106" s="5"/>
       <c r="B106" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C106" s="6">
         <v>0.0</v>
       </c>
       <c r="D106" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" s="6">
         <v>0.0</v>
       </c>
       <c r="F106" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G106" s="6">
         <v>0.0</v>
       </c>
       <c r="H106" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I106" s="6">
         <v>0.0</v>
       </c>
       <c r="J106" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K106" s="6">
         <v>0.0</v>
       </c>
       <c r="L106" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M106" s="6">
         <v>0.0</v>
       </c>
       <c r="N106" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O106" s="6">
         <v>0.0</v>
       </c>
       <c r="P106" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="107" spans="1:16">
       <c r="A107" s="5"/>
       <c r="B107" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C107" s="6">
         <v>0.0</v>
       </c>
       <c r="D107" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" s="6">
         <v>0.0</v>
       </c>
       <c r="F107" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G107" s="6">
         <v>0.0</v>
       </c>
       <c r="H107" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I107" s="6">
         <v>0.0</v>
       </c>
       <c r="J107" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K107" s="6">
         <v>0.0</v>
       </c>
       <c r="L107" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M107" s="6">
         <v>0.0</v>
       </c>
       <c r="N107" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O107" s="6">
         <v>0.0</v>
       </c>
       <c r="P107" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:16">
       <c r="A108" s="5"/>
       <c r="B108" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C108" s="6">
         <v>0.0</v>
       </c>
       <c r="D108" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E108" s="6">
         <v>0.0</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G108" s="6">
         <v>0.0</v>
       </c>
       <c r="H108" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I108" s="6">
         <v>0.0</v>
       </c>
       <c r="J108" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K108" s="6">
         <v>0.0</v>
       </c>
       <c r="L108" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M108" s="6">
         <v>0.0</v>
       </c>
       <c r="N108" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O108" s="6">
         <v>0.0</v>
       </c>
       <c r="P108" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:16">
       <c r="A109" s="5"/>
       <c r="B109" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C109" s="6">
         <v>0.0</v>
       </c>
       <c r="D109" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E109" s="6">
         <v>0.0</v>
       </c>
       <c r="F109" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G109" s="6">
         <v>0.0</v>
       </c>
       <c r="H109" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I109" s="6">
         <v>0.0</v>
       </c>
       <c r="J109" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K109" s="6">
         <v>0.0</v>
       </c>
       <c r="L109" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M109" s="6">
         <v>0.0</v>
       </c>
       <c r="N109" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O109" s="6">
         <v>0.0</v>
       </c>
       <c r="P109" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="110" spans="1:16">
       <c r="A110" s="5"/>
       <c r="B110" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C110" s="6">
         <v>0.0</v>
       </c>
       <c r="D110" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E110" s="6">
         <v>0.0</v>
       </c>
       <c r="F110" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G110" s="6">
         <v>0.0</v>
       </c>
       <c r="H110" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I110" s="6">
         <v>0.0</v>
       </c>
       <c r="J110" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K110" s="6">
         <v>0.0</v>
       </c>
       <c r="L110" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M110" s="6">
         <v>0.0</v>
       </c>
       <c r="N110" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O110" s="6">
         <v>0.0</v>
       </c>
       <c r="P110" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="111" spans="1:16">
       <c r="A111" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B111" s="5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C111" s="6">
         <v>0.0</v>
       </c>
       <c r="D111" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E111" s="6">
         <v>0.0</v>
       </c>
       <c r="F111" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G111" s="6">
         <v>0.0</v>
       </c>
       <c r="H111" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I111" s="6">
         <v>0.0</v>
       </c>
       <c r="J111" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K111" s="6">
         <v>0.0</v>
       </c>
       <c r="L111" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M111" s="6">
         <v>0.0</v>
       </c>
       <c r="N111" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O111" s="6">
         <v>0.0</v>
       </c>
       <c r="P111" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="112" spans="1:16">
       <c r="A112" s="5"/>
       <c r="B112" s="5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="C112" s="6">
         <v>12.6</v>
       </c>
       <c r="D112" s="6">
         <v>1.1</v>
       </c>
       <c r="E112" s="6">
         <v>11.8</v>
       </c>
       <c r="F112" s="6">
         <v>2.0</v>
       </c>
       <c r="G112" s="6">
         <v>17.8</v>
       </c>
       <c r="H112" s="6">
         <v>2.9</v>
       </c>
       <c r="I112" s="6">
         <v>12.8</v>
       </c>
       <c r="J112" s="6">
         <v>4.9</v>
       </c>
       <c r="K112" s="6">
         <v>22.4</v>
       </c>
       <c r="L112" s="6">
         <v>4.2</v>
       </c>
       <c r="M112" s="6">
         <v>28.8</v>
       </c>
       <c r="N112" s="6">
         <v>4.6</v>
       </c>
       <c r="O112" s="6">
         <v>14.4</v>
       </c>
       <c r="P112" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="113" spans="1:16">
       <c r="A113" s="5"/>
       <c r="B113" s="5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C113" s="6">
         <v>13.0</v>
       </c>
       <c r="D113" s="6">
         <v>1.4</v>
       </c>
       <c r="E113" s="6">
         <v>16.9</v>
       </c>
       <c r="F113" s="6">
         <v>2.7</v>
       </c>
       <c r="G113" s="6">
         <v>16.9</v>
       </c>
       <c r="H113" s="6">
         <v>3.2</v>
       </c>
       <c r="I113" s="6">
         <v>17.4</v>
       </c>
       <c r="J113" s="6">
         <v>4.0</v>
       </c>
       <c r="K113" s="6">
         <v>22.1</v>
       </c>
       <c r="L113" s="6">
         <v>6.0</v>
       </c>
       <c r="M113" s="6">
         <v>45.3</v>
       </c>
       <c r="N113" s="6">
         <v>8.5</v>
       </c>
       <c r="O113" s="6">
         <v>15.5</v>
       </c>
       <c r="P113" s="6">
         <v>1.2</v>
       </c>
     </row>
     <row r="114" spans="1:16">
       <c r="A114" s="5"/>
       <c r="B114" s="5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C114" s="6">
         <v>0.0</v>
       </c>
       <c r="D114" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E114" s="6">
         <v>0.0</v>
       </c>
       <c r="F114" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G114" s="6">
         <v>0.0</v>
       </c>
       <c r="H114" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I114" s="6">
         <v>0.0</v>
       </c>
       <c r="J114" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K114" s="6">
         <v>0.0</v>
       </c>
       <c r="L114" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M114" s="6">
         <v>0.0</v>
       </c>
       <c r="N114" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O114" s="6">
         <v>0.0</v>
       </c>
       <c r="P114" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:16">
       <c r="A115" s="5"/>
       <c r="B115" s="5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C115" s="6">
         <v>0.0</v>
       </c>
       <c r="D115" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E115" s="6">
         <v>0.0</v>
       </c>
       <c r="F115" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G115" s="6">
         <v>0.0</v>
       </c>
       <c r="H115" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I115" s="6">
         <v>0.0</v>
       </c>
       <c r="J115" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K115" s="6">
         <v>0.0</v>
       </c>
       <c r="L115" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M115" s="6">
         <v>0.0</v>
       </c>
       <c r="N115" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O115" s="6">
         <v>0.0</v>
       </c>
       <c r="P115" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="116" spans="1:16">
       <c r="A116" s="5"/>
       <c r="B116" s="5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C116" s="6">
         <v>0.0</v>
       </c>
       <c r="D116" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E116" s="6">
         <v>0.0</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G116" s="6">
         <v>0.0</v>
       </c>
       <c r="H116" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I116" s="6">
         <v>0.0</v>
       </c>
       <c r="J116" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K116" s="6">
         <v>0.0</v>
       </c>
       <c r="L116" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="M116" s="6">
         <v>0.0</v>
       </c>
       <c r="N116" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="O116" s="6">
         <v>0.0</v>
       </c>
       <c r="P116" s="6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="117" spans="1:16">
       <c r="A117" s="5"/>
       <c r="B117" s="5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C117" s="6">
         <v>12.7</v>
       </c>
       <c r="D117" s="6">
         <v>1.1</v>
       </c>
       <c r="E117" s="6">
         <v>13.3</v>
       </c>
       <c r="F117" s="6">
         <v>2.0</v>
       </c>
       <c r="G117" s="6">
         <v>17.7</v>
       </c>
       <c r="H117" s="6">
         <v>2.6</v>
       </c>
       <c r="I117" s="6">
         <v>13.4</v>
       </c>
       <c r="J117" s="6">
         <v>4.6</v>
       </c>
@@ -6058,324 +6061,324 @@
         <v>31.2</v>
       </c>
       <c r="N117" s="6">
         <v>4.2</v>
       </c>
       <c r="O117" s="6">
         <v>14.6</v>
       </c>
       <c r="P117" s="6">
         <v>0.9</v>
       </c>
     </row>
     <row r="118" spans="1:16" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1306865/488615</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
       <c r="M118" s="3"/>
       <c r="N118" s="3"/>
       <c r="O118" s="3"/>
       <c r="P118" s="3"/>
     </row>
     <row r="121" spans="1:16">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
+            <t xml:space="preserve">Jungwaldstammzahl mit Verbiss</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #404</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:16" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="124" spans="1:16">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
+            <t xml:space="preserve">Jungwaldstammzahl mit Verbissansprache</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:16" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="127" spans="1:16">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
+            <t xml:space="preserve">Hauptbaumart im Jungwald (Zählung)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:16" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="130" spans="1:16">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
+            <t xml:space="preserve">Grössenklasse (Jungwald; 5 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:16" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="133" spans="1:16">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de forêt protectrice</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:16" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="136" spans="1:16">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante et apte au boisement IFN2-IFN5</t>
+            <t xml:space="preserve">bestockbarer zugänglicher Wald ohne Gebüschwald LFI2-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2615</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:16" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="139" spans="1:16">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:16" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>
     <mergeCell ref="A3:P3"/>
     <mergeCell ref="A4:P4"/>
     <mergeCell ref="A5:P5"/>
     <mergeCell ref="A6:P6"/>
     <mergeCell ref="A7:P7"/>
     <mergeCell ref="A8:P8"/>
     <mergeCell ref="C10:P10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="I11:J11"/>
     <mergeCell ref="K11:L11"/>
     <mergeCell ref="M11:N11"/>
     <mergeCell ref="O11:P11"/>
     <mergeCell ref="A13:A19"/>
     <mergeCell ref="A20:A26"/>
     <mergeCell ref="A27:A33"/>
     <mergeCell ref="A34:A40"/>
     <mergeCell ref="A41:A47"/>