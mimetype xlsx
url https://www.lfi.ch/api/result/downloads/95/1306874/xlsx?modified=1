--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,450 +17,450 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>numero di fusti del bosco giovane con brucatura diviso per numero di fusti del bosco giovane con rilievo della brucatura</t>
+    <t>nombre de tiges de la jeune forêt avec abroutissement divisé par nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
   </si>
   <si>
-    <t>specie arborea principale del bosco giovane (conteggio) · classe di dimensione (bosco giovane; 5 classi)</t>
+    <t>essence principale de la jeune forêt (comptage) · classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale celle</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>regione di produzione</t>
+    <t>région de production</t>
   </si>
   <si>
-    <t>Giura</t>
+    <t>Jura</t>
   </si>
   <si>
-    <t>Altopiano</t>
+    <t>Plateau</t>
   </si>
   <si>
-    <t>Prealpi</t>
+    <t>Préalpes</t>
   </si>
   <si>
-    <t>Alpi</t>
+    <t>Alpes</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>specie arborea principale del bosco giovane (conteggio)</t>
+    <t>essence principale de la jeune forêt (comptage)</t>
   </si>
   <si>
-    <t>classe di dimensione (bosco giovane; 5 classi)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>altezza 10-39 cm</t>
+    <t>hauteur 10-39 cm</t>
   </si>
   <si>
-    <t>altezza 40-129 cm</t>
+    <t>hauteur 40-129 cm</t>
   </si>
   <si>
-    <t>DPU 0-3.9 cm</t>
+    <t>DHP 0-3.9 cm</t>
   </si>
   <si>
-    <t>DPU 4-7.9 cm</t>
+    <t>DHP 4-7.9 cm</t>
   </si>
   <si>
-    <t>DPU 8-11.9 cm</t>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>total</t>
   </si>
   <si>
-    <t>abete rosso</t>
+    <t>épicéa</t>
   </si>
   <si>
-    <t>abete bianco</t>
+    <t>sapin</t>
   </si>
   <si>
-    <t>pino</t>
+    <t>pin</t>
   </si>
   <si>
-    <t>larice</t>
+    <t>mélèze</t>
   </si>
   <si>
-    <t>cembro</t>
+    <t>arole</t>
   </si>
   <si>
-    <t>altre conifere</t>
+    <t>autres résineux</t>
   </si>
   <si>
-    <t>faggio</t>
+    <t>hêtre</t>
   </si>
   <si>
-    <t>acero</t>
+    <t>érable</t>
   </si>
   <si>
-    <t>frassino</t>
+    <t>frêne</t>
   </si>
   <si>
-    <t>quercia</t>
+    <t>chêne</t>
   </si>
   <si>
-    <t>castagno</t>
+    <t>châtaignier</t>
   </si>
   <si>
-    <t>altre latifoglie</t>
+    <t>autres feuillus</t>
   </si>
   <si>
-    <t>specie non rilevate in tutti gli inventari</t>
+    <t>espèces non relevées dans tous les inventaires</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1306874/488624</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti del bosco giovane con brucatura</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #404</t>
     </r>
   </si>
   <si>
-    <t>Numero di alberi di conifere e latifoglie con un'altezza da 10 a 129 cm alle quali è stata constatata una morsicatura del getto dell'anno precedente. A causa di differenze nel metodo di rilevamento della brucatura, l'intensità della brucatura nell'IFN2 è stata sovrastimata rispetto al metodo utilizzato a partire dall'IFN4. Per questa ragione in comparazione all'IFN2, solamente gli aumenti di intensità della brucatura possono essere considerati come sicuri. Per una stima affidabile, dovrebbero essere stati valutati almeno 30 individui per ogni valore stimato (cella della tabella). Pertanto, è necessario consultare anche le tabelle corrispondenti con la variabile target "Numero di alberi con rilievo della brucatura (senza estrapolazione)".</t>
+    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été constaté. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti del bosco giovane con rilievo della brucatura</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #405</t>
     </r>
   </si>
   <si>
-    <t>Numero di alberi di conifere e latifoglie con un'altezza da 10 a 129 cm alle quali è stato valutato lo stato della gemma terminale dell'anno precedente. A causa di differenze nel metodo di rilevamento della brucatura, l'intensità della brucatura nell'IFN2 è stata sovrastimata rispetto al metodo utilizzato a partire dall'IFN4. Per questa ragione in comparazione all'IFN2, solamente gli aumenti di intensità della brucatura possono essere considerati come sicuri. Per una stima affidabile, dovrebbero essere stati valutati almeno 30 individui per ogni valore stimato (cella della tabella). Pertanto, è necessario consultare anche le tabelle corrispondenti con la variabile target "Numero di alberi con rilievo della brucatura (senza estrapolazione)".</t>
+    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été relevé. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+      <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2625</t>
     </r>
   </si>
   <si>
-    <t>Specie delle piante del bosco giovane da 10 cm di altezza fino a 11,9 cm di diametro a petto d'uomo (DPU) raggruppate nelle 10 specie arboree o generi arborei più importanti in Svizzera («specie arboree principali») rispettivamente nelle classi «altre conifere», «altre latifoglie» e «specie non rilevate in tutti gli inventari». Vengono considerate specie arboree principali: abete rosso (Picea spp.), abete bianco (Abies spp.), pino (Pinus sylverstris, P. nigra, P. strobus, P. mugo subsp. uncinata), larice (Larix spp.), cembro (Pinus cembra), faggio (Fagus sylvatica), acero (Acer spp.), frassino (Fraxinus spp.), quercia (Quercus spp.) e castagno (Castanea sativa). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart)</t>
+    <t>Espèce des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP), en classes individuelles pour les dix principales espèces ou groupes d'espèces de Suisse («essences principales») et en classes «autres résineux», «autres feuillus» et «espèces non relevées dans tous les inventaires». Les essences principales sont les épicéas (Picea spp.), les sapins (Abies spp.), les pins (Pinus sylvestris, P. nigra, P. strobus, P. mugo subsp. uncinata), les mélèzes (Larix spp.), l'arole (Pinus cembra), le hêtre (Fagus sylvatica), les érables (Acer spp.), les frênes (Fraxinus spp.), les chênes (Quercus spp.) et le châtaignier (Castanea sativa). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Dimensione delle piante del bosco giovane da 10 cm di altezza a 11,9 cm di diametro a petto d'uomo (DPU), in cinque classi (due classi di altezza, tre classi di diametro). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -812,52 +812,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N140"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="68.269" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -5411,303 +5411,303 @@
         <v>31.2</v>
       </c>
       <c r="L117" s="6">
         <v>3.9</v>
       </c>
       <c r="M117" s="6">
         <v>14.7</v>
       </c>
       <c r="N117" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="118" spans="1:14" customHeight="1" ht="21.75">
       <c r="A118" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1306874/488624</t>
           </r>
         </is>
       </c>
       <c r="C118" s="3"/>
       <c r="D118" s="3"/>
       <c r="E118" s="3"/>
       <c r="F118" s="3"/>
       <c r="G118" s="3"/>
       <c r="H118" s="3"/>
       <c r="I118" s="3"/>
       <c r="J118" s="3"/>
       <c r="K118" s="3"/>
       <c r="L118" s="3"/>
       <c r="M118" s="3"/>
       <c r="N118" s="3"/>
     </row>
     <row r="121" spans="1:14">
       <c r="A121" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti del bosco giovane con brucatura</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #404</t>
           </r>
         </is>
       </c>
     </row>
     <row r="122" spans="1:14" customHeight="1" ht="29">
       <c r="A122" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti del bosco giovane con rilievo della brucatura</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="125" spans="1:14" customHeight="1" ht="29">
       <c r="A125" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea principale del bosco giovane (conteggio)</t>
+            <t xml:space="preserve">essence principale de la jeune forêt (comptage)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2625</t>
           </r>
         </is>
       </c>
     </row>
     <row r="128" spans="1:14" customHeight="1" ht="29">
       <c r="A128" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">classe di dimensione (bosco giovane; 5 classi)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="131" spans="1:14" customHeight="1" ht="29">
       <c r="A131" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="134" spans="1:14" customHeight="1" ht="29">
       <c r="A134" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:14" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:14" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>