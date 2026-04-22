--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,453 +14,453 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>NFI5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>total number of stems with two most important forms of damages divided by total number of stems</t>
+    <t>Gesamtstammzahl mit den zwei wichtigsten Schäden geteilt durch Gesamtstammzahl</t>
   </si>
   <si>
-    <t>altitude (in 200 m classes) · cause of damage to trees (10 classes)</t>
+    <t>Höhenlage (200-m-Klassen) · Ursache von Baumschäden (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: production region</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>production region</t>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
+    <t>Mittelland</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
+    <t>Voralpen</t>
   </si>
   <si>
-    <t>Alps</t>
+    <t>Alpen</t>
   </si>
   <si>
-    <t>Southern Alps</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>altitude (in 200 m classes)</t>
+    <t>Höhenlage (200-m-Klassen)</t>
   </si>
   <si>
-    <t>cause of damage to trees (10 classes)</t>
+    <t>Ursache von Baumschäden (10 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>no visible damage</t>
+    <t>kein sichtbarer Schaden</t>
   </si>
   <si>
-    <t>fire</t>
+    <t>Feuer</t>
   </si>
   <si>
-    <t>rockfall</t>
+    <t>Steinschlag</t>
   </si>
   <si>
-    <t>various</t>
+    <t>diverse</t>
   </si>
   <si>
-    <t>indeterminable</t>
+    <t>nicht bestimmbar</t>
   </si>
   <si>
-    <t>wood harvest</t>
+    <t>Holzernte</t>
   </si>
   <si>
-    <t>other human activity</t>
+    <t>andere menschliche Tätigkeit</t>
   </si>
   <si>
-    <t>weather</t>
+    <t>Witterung</t>
   </si>
   <si>
-    <t>lying living trees</t>
+    <t>liegende lebende Bäume</t>
   </si>
   <si>
-    <t>dead trees</t>
+    <t>tote Bäume</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1601-1800 m</t>
   </si>
   <si>
     <t>1401-1600 m</t>
   </si>
   <si>
     <t>1201-1400 m</t>
   </si>
   <si>
     <t>1001-1200 m</t>
   </si>
   <si>
     <t>801-1000 m</t>
   </si>
   <si>
     <t>601-800 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1306877/488627</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total number of stems with two most important forms of damages</t>
+      <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #415</t>
     </r>
   </si>
   <si>
-    <t>Number of living and dead trees and shrubs (standing and lying) ≥12 cm diameter at breast heigth (dbh) with damage. Only the two most important forms of damage to a tree are recorded. Since a tree may be damaged in different ways, it may contribute more than once to the total number of stems with the two most important forms of damage.</t>
+    <t>Anzahl lebende und tote Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) mit Schäden. Berücksichtigt werden nur die zwei wichtigsten Schäden an einem Baum. Da ein Baum mehrere Schäden aufweisen kann, kann er mehrmals zur Gesamtstammzahl mit den zwei wichtigsten Schäden beitragen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total number of stems</t>
+      <t xml:space="preserve">Gesamtstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm. The total number of stems is the sum of the number of stems and the number of deadwood stems.</t>
+    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitude (in 200 m classes)</t>
+      <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #964</t>
     </r>
   </si>
   <si>
-    <t>Altitude above sea level in classes of 200 m. Reference: Digital height model DHM 25 from Swisstopo</t>
+    <t>Höhe über Meer in Klassen zu 200 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cause of damage to trees (10 classes)</t>
+      <t xml:space="preserve">Ursache von Baumschäden (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2666</t>
     </r>
   </si>
   <si>
-    <t>Cause of damage to trees and shrubs ≥12 cm in diameter at breast height (dbh) – in ten classes. Eight of these classes focus exclusively on standing living trees and shrubs with dbh ≥12 cm, while one class applies to lying living trees and shrubs with dbh ≥12 cm, and one to dead trees and shrubs with dbh ≥12 cm. Reference: Field Survey (MID 1029: Baumschadenursache, MID 1018: Baumzustand)</t>
+    <t>Ursache von Schäden an Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) in zehn Klassen. Acht dieser Klassen beziehen sich ausschliesslich auf die stehenden lebenden Bäume und Sträucher ab 12 cm BHD und je eine Klasse bilden die liegenden lebenden (grünen) Bäume und Sträucher und die toten Bäume und Sträucher ab 12 cm BHD. Grundlage: Feldaufnahme (MID 1029: Baumschadenursache, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">production region</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland into five regions (Jura, Plateau, Pre-Alps, Alps and Southern Alps) with relatively uniform growth and timber production conditions. The production regions were established by the Federal Office of Forestry long before the first National Forest Inventory (NFI1, 1983-1985). With a small exception along Lake Geneva, the boundaries of the production regions still follow the municipal boundaries of the time. Unlike the NFI, the Forestry Statistics of the Federal Statistical Office don't use the production regions as demarcation but rather the forestry zones, whose boundaries are somewhat different.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -815,52 +815,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="35.277" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -6034,303 +6034,303 @@
         <v>20</v>
       </c>
       <c r="L132" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M132" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N132" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:14" customHeight="1" ht="21.75">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1306877/488627</t>
           </r>
         </is>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3"/>
       <c r="K133" s="3"/>
       <c r="L133" s="3"/>
       <c r="M133" s="3"/>
       <c r="N133" s="3"/>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total number of stems with two most important forms of damages</t>
+            <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #415</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:14" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total number of stems</t>
+            <t xml:space="preserve">Gesamtstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:14" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="142" spans="1:14">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitude (in 200 m classes)</t>
+            <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #964</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:14" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="145" spans="1:14">
       <c r="A145" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cause of damage to trees (10 classes)</t>
+            <t xml:space="preserve">Ursache von Baumschäden (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2666</t>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:14" customHeight="1" ht="29">
       <c r="A146" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:14">
       <c r="A148" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">production region</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:14" customHeight="1" ht="29">
       <c r="A149" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="151" spans="1:14">
       <c r="A151" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:14" customHeight="1" ht="29">
       <c r="A152" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="154" spans="1:14">
       <c r="A154" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="155" spans="1:14" customHeight="1" ht="29">
       <c r="A155" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>