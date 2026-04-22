--- v1 (2026-04-22)
+++ v2 (2026-04-22)
@@ -14,453 +14,453 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
-    <t>LFI5</t>
+    <t>IFN5</t>
   </si>
   <si>
-    <t>Gesamtstammzahl mit den zwei wichtigsten Schäden geteilt durch Gesamtstammzahl</t>
+    <t>nombre total de tiges avec les deux principaux dégâts divisé par nombre total de tiges</t>
   </si>
   <si>
-    <t>Höhenlage (200-m-Klassen) · Ursache von Baumschäden (10 Klassen)</t>
+    <t>altitude (par classes de 200 m) · cause de dégâts aux arbres (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: Produktionsregion</t>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>Zustand 2018/26</t>
+    <t>état 2018/26</t>
   </si>
   <si>
-    <t>Produktionsregion</t>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Mittelland</t>
+    <t>Plateau</t>
   </si>
   <si>
-    <t>Voralpen</t>
+    <t>Préalpes</t>
   </si>
   <si>
-    <t>Alpen</t>
+    <t>Alpes</t>
   </si>
   <si>
-    <t>Alpensüdseite</t>
+    <t>Sud des Alpes</t>
   </si>
   <si>
-    <t>Schweiz</t>
+    <t>Suisse</t>
   </si>
   <si>
-    <t>Höhenlage (200-m-Klassen)</t>
+    <t>altitude (par classes de 200 m)</t>
   </si>
   <si>
-    <t>Ursache von Baumschäden (10 Klassen)</t>
+    <t>cause de dégâts aux arbres (10 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>kein sichtbarer Schaden</t>
+    <t>pas de dégât visible</t>
   </si>
   <si>
-    <t>Feuer</t>
+    <t>feu</t>
   </si>
   <si>
-    <t>Steinschlag</t>
+    <t>chute de pierres</t>
   </si>
   <si>
-    <t>diverse</t>
+    <t>causes diverses</t>
   </si>
   <si>
-    <t>nicht bestimmbar</t>
+    <t>indéterminable</t>
   </si>
   <si>
-    <t>Holzernte</t>
+    <t>récolte de bois</t>
   </si>
   <si>
-    <t>andere menschliche Tätigkeit</t>
+    <t>autre activité humaine</t>
   </si>
   <si>
-    <t>Witterung</t>
+    <t>intempérie</t>
   </si>
   <si>
-    <t>liegende lebende Bäume</t>
+    <t>arbres vifs à terre</t>
   </si>
   <si>
-    <t>tote Bäume</t>
+    <t>arbres morts</t>
   </si>
   <si>
-    <t>Total</t>
+    <t>total</t>
   </si>
   <si>
     <t>&gt;1800 m</t>
   </si>
   <si>
     <t>1601-1800 m</t>
   </si>
   <si>
     <t>1401-1600 m</t>
   </si>
   <si>
     <t>1201-1400 m</t>
   </si>
   <si>
     <t>1001-1200 m</t>
   </si>
   <si>
     <t>801-1000 m</t>
   </si>
   <si>
     <t>601-800 m</t>
   </si>
   <si>
     <t>=600 m</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1306877/488627</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
+      <t xml:space="preserve">nombre total de tiges avec les deux principaux dégâts</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #415</t>
     </r>
   </si>
   <si>
-    <t>Anzahl lebende und tote Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD) mit Schäden. Berücksichtigt werden nur die zwei wichtigsten Schäden an einem Baum. Da ein Baum mehrere Schäden aufweisen kann, kann er mehrmals zur Gesamtstammzahl mit den zwei wichtigsten Schäden beitragen.</t>
+    <t>Nombre de tiges d'arbres et d'arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) présentant des dégâts. Pour chaque arbre, seuls les deux principaux dégâts sont pris en compte. Un même arbre pouvant présenter simultanément plusieurs dégâts, il peut contribuer plusieurs fois au nombre total de tiges avec les deux principaux dégâts.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Gesamtstammzahl</t>
+      <t xml:space="preserve">nombre total de tiges</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le nombre total de tiges est la somme du nombre de tiges et du nombre de tiges de bois mort.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
+      <t xml:space="preserve">altitude (par classes de 200 m)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #964</t>
     </r>
   </si>
   <si>
-    <t>Höhe über Meer in Klassen zu 200 m. Grundlage: digitales Höhenmodell DHM 25 von Swisstopo</t>
+    <t>Altitude par tranches de 200 m. Source: modèle numérique du terrain MNT25 de Swisstopo</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Ursache von Baumschäden (10 Klassen)</t>
+      <t xml:space="preserve">cause de dégâts aux arbres (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2666</t>
     </r>
   </si>
   <si>
-    <t>Ursache von Schäden an Bäumen und Sträuchern ab 12 cm Brusthöhendurchmesser (BHD) in zehn Klassen. Acht dieser Klassen beziehen sich ausschliesslich auf die stehenden lebenden Bäume und Sträucher ab 12 cm BHD und je eine Klasse bilden die liegenden lebenden (grünen) Bäume und Sträucher und die toten Bäume und Sträucher ab 12 cm BHD. Grundlage: Feldaufnahme (MID 1029: Baumschadenursache, MID 1018: Baumzustand)</t>
+    <t>Cause des dégâts aux arbres et arbustes à partir d'un diamètre à hauteur de poitrine (DHP) de 12 cm, en dix classes. Huit de ces classes concernent exclusivement les arbres et arbustes vifs sur pied à partir d'un DHP de 12 cm, tandis que les arbres et arbustes verts à terre et les arbres et arbustes morts à partir d'un DHP de 12 cm constituent chacun une classe. Source: relevé de terrain (MID 1029: Baumschadenursache, MID 1018: Baumzustand)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Produktionsregion</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -815,52 +815,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N155"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="32.849" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -6034,303 +6034,303 @@
         <v>20</v>
       </c>
       <c r="L132" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M132" s="7" t="s">
         <v>20</v>
       </c>
       <c r="N132" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="133" spans="1:14" customHeight="1" ht="21.75">
       <c r="A133" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1306877/488627</t>
           </r>
         </is>
       </c>
       <c r="C133" s="3"/>
       <c r="D133" s="3"/>
       <c r="E133" s="3"/>
       <c r="F133" s="3"/>
       <c r="G133" s="3"/>
       <c r="H133" s="3"/>
       <c r="I133" s="3"/>
       <c r="J133" s="3"/>
       <c r="K133" s="3"/>
       <c r="L133" s="3"/>
       <c r="M133" s="3"/>
       <c r="N133" s="3"/>
     </row>
     <row r="136" spans="1:14">
       <c r="A136" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtstammzahl mit den zwei wichtigsten Schäden</t>
+            <t xml:space="preserve">nombre total de tiges avec les deux principaux dégâts</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #415</t>
           </r>
         </is>
       </c>
     </row>
     <row r="137" spans="1:14" customHeight="1" ht="29">
       <c r="A137" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Gesamtstammzahl</t>
+            <t xml:space="preserve">nombre total de tiges</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="140" spans="1:14" customHeight="1" ht="29">
       <c r="A140" s="1" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="142" spans="1:14">
       <c r="A142" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Höhenlage (200-m-Klassen)</t>
+            <t xml:space="preserve">altitude (par classes de 200 m)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #964</t>
           </r>
         </is>
       </c>
     </row>
     <row r="143" spans="1:14" customHeight="1" ht="29">
       <c r="A143" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="145" spans="1:14">
       <c r="A145" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Ursache von Baumschäden (10 Klassen)</t>
+            <t xml:space="preserve">cause de dégâts aux arbres (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2666</t>
           </r>
         </is>
       </c>
     </row>
     <row r="146" spans="1:14" customHeight="1" ht="29">
       <c r="A146" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="148" spans="1:14">
       <c r="A148" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Produktionsregion</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="149" spans="1:14" customHeight="1" ht="29">
       <c r="A149" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="151" spans="1:14">
       <c r="A151" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="152" spans="1:14" customHeight="1" ht="29">
       <c r="A152" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="154" spans="1:14">
       <c r="A154" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="155" spans="1:14" customHeight="1" ht="29">
       <c r="A155" s="1" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>