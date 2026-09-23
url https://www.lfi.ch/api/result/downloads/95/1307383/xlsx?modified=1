--- v0 (2026-01-11)
+++ v1 (2026-09-23)
@@ -1,138 +1,82 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>IFN5</t>
   </si>
   <si>
     <t>biomassa delle ceppaie</t>
   </si>
   <si>
     <t>fasce vegetazionali NaiS (6 classi)</t>
   </si>
   <si>
-    <r>
-[...64 lines deleted...]
-    </r>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: Mio kg</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
   </si>
   <si>
     <t>stato 2018/26</t>
   </si>
   <si>
     <t>regione biogeografica</t>
   </si>
   <si>
     <t>Giura</t>
   </si>
   <si>
     <t>Altopiano</t>
   </si>
   <si>
     <t>Versante nord delle Alpi</t>
   </si>
   <si>
     <t>Alpi centrali occidentali</t>
   </si>
   <si>
     <t>Alpi centrali orientali</t>
   </si>
   <si>
     <t>Versante sud delle Alpi</t>
   </si>
@@ -151,298 +95,258 @@
   <si>
     <t>.</t>
   </si>
   <si>
     <t>subalpina superiore</t>
   </si>
   <si>
     <t>subalpina</t>
   </si>
   <si>
     <t>altimontana</t>
   </si>
   <si>
     <t>montana inferiore e superiore</t>
   </si>
   <si>
     <t>submontana</t>
   </si>
   <si>
     <t>iperinsubrica e collinare</t>
   </si>
   <si>
     <t>totale</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti [434]
+Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586]
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomassa delle ceppaie [397], kg
+Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 16.09.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: Mio, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi) [NAISHSTKOMB6KL, 2633]
+Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>nessuna indicazione, subalpina superiore, subalpina, altimontana, montana inferiore e superiore, submontana, iperinsubrica e collinare, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -703,840 +607,1122 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O37"/>
+  <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:O44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...13 lines deleted...]
-    <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="5" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12" customWidth="true" style="0"/>
+    <col min="14" max="14" width="8" customWidth="true" style="0"/>
+    <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:15">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...11 lines deleted...]
-      <c r="O10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
+      <c r="N10" s="3"/>
+      <c r="O10" s="3"/>
     </row>
     <row r="11" spans="1:15">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
-      <c r="N11" s="4" t="s">
+      <c r="M11" s="3"/>
+      <c r="N11" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="O11" s="4"/>
+      <c r="O11" s="3"/>
     </row>
     <row r="12" spans="1:15">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="O12" s="4" t="s">
+      <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:15">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D13" s="6">
+      <c r="C13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="6">
+      <c r="E13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="6">
+      <c r="G13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J13" s="6">
+      <c r="I13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L13" s="6">
+      <c r="K13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N13" s="6">
+      <c r="M13" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N13" s="5">
         <v>0</v>
       </c>
-      <c r="O13" s="6" t="s">
+      <c r="O13" s="5" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:15">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0</v>
       </c>
-      <c r="C14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="6">
+      <c r="C14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D14" s="5">
         <v>0</v>
       </c>
-      <c r="E14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="6">
+      <c r="E14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F14" s="5">
         <v>0</v>
       </c>
-      <c r="G14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="6">
+      <c r="G14" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H14" s="5">
         <v>27</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>36</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>51</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>23</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>7</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>38</v>
       </c>
-      <c r="N14" s="6">
+      <c r="N14" s="5">
         <v>84</v>
       </c>
-      <c r="O14" s="6">
+      <c r="O14" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:15">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>1</v>
       </c>
-      <c r="C15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D15" s="6">
+      <c r="C15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D15" s="5">
         <v>0</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F15" s="6">
+      <c r="E15" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F15" s="5">
         <v>72</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>22</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>131</v>
       </c>
-      <c r="I15" s="6">
-[...2 lines deleted...]
-      <c r="J15" s="6">
+      <c r="I15" s="5">
+        <v>19</v>
+      </c>
+      <c r="J15" s="5">
         <v>177</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>15</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>27</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>28</v>
       </c>
-      <c r="N15" s="6">
+      <c r="N15" s="5">
         <v>408</v>
       </c>
-      <c r="O15" s="6">
+      <c r="O15" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:15">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>21</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>44</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>0</v>
       </c>
-      <c r="E16" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F16" s="6">
+      <c r="E16" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="F16" s="5">
         <v>281</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>14</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>117</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>16</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>317</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>13</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>122</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>23</v>
       </c>
-      <c r="N16" s="6">
+      <c r="N16" s="5">
         <v>857</v>
       </c>
-      <c r="O16" s="6">
+      <c r="O16" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:15">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>747</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>7</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>380</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>10</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>1317</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>7</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>7</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>51</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>67</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>25</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>27</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>24</v>
       </c>
-      <c r="N17" s="6">
+      <c r="N17" s="5">
         <v>2545</v>
       </c>
-      <c r="O17" s="6">
+      <c r="O17" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:15">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>170</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>12</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>724</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>6</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>97</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>25</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>0</v>
       </c>
-      <c r="I18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="J18" s="6">
+      <c r="I18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="J18" s="5">
         <v>13</v>
       </c>
-      <c r="K18" s="6">
+      <c r="K18" s="5">
         <v>39</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>0</v>
       </c>
-      <c r="M18" s="6" t="s">
-[...2 lines deleted...]
-      <c r="N18" s="6">
+      <c r="M18" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="N18" s="5">
         <v>1004</v>
       </c>
-      <c r="O18" s="6">
+      <c r="O18" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:15">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>0</v>
       </c>
-      <c r="C19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D19" s="6">
+      <c r="C19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" s="5">
         <v>10</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>39</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0</v>
       </c>
-      <c r="G19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="H19" s="6">
+      <c r="G19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="H19" s="5">
         <v>11</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>33</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>0</v>
       </c>
-      <c r="K19" s="6" t="s">
-[...2 lines deleted...]
-      <c r="L19" s="6">
+      <c r="K19" s="5" t="s">
+        <v>19</v>
+      </c>
+      <c r="L19" s="5">
         <v>81</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>24</v>
       </c>
-      <c r="N19" s="6">
+      <c r="N19" s="5">
         <v>103</v>
       </c>
-      <c r="O19" s="6">
+      <c r="O19" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:15">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>939</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>6</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>1115</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>5</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>1767</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>6</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>293</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>11</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>624</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>8</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>264</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>13</v>
       </c>
-      <c r="N20" s="6">
+      <c r="N20" s="5">
         <v>5001</v>
       </c>
-      <c r="O20" s="6">
+      <c r="O20" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...40 lines deleted...]
-      <c r="O21" s="3"/>
+      <c r="A21" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+      <c r="N22" s="7"/>
+      <c r="O22" s="7"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
+      <c r="N23" s="7"/>
+      <c r="O23" s="7"/>
     </row>
     <row r="24" spans="1:15">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+      <c r="N24" s="7"/>
+      <c r="O24" s="7"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+      <c r="N25" s="7"/>
+      <c r="O25" s="7"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="7"/>
+      <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+      <c r="N27" s="7"/>
+      <c r="O27" s="7"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+      <c r="N28" s="7"/>
+      <c r="O28" s="7"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
+      <c r="N29" s="7"/>
+      <c r="O29" s="7"/>
     </row>
     <row r="30" spans="1:15">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+      <c r="N30" s="7"/>
+      <c r="O30" s="7"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+      <c r="N31" s="7"/>
+      <c r="O31" s="7"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
+      <c r="N32" s="7"/>
+      <c r="O32" s="7"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+      <c r="N33" s="7"/>
+      <c r="O33" s="7"/>
+    </row>
+    <row r="34" spans="1:15">
+      <c r="A34" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="7"/>
+      <c r="O34" s="7"/>
+    </row>
+    <row r="35" spans="1:15">
+      <c r="A35" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
+      <c r="N35" s="7"/>
+      <c r="O35" s="7"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+      <c r="N36" s="7"/>
+      <c r="O36" s="7"/>
+    </row>
+    <row r="37" spans="1:15">
+      <c r="A37" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+      <c r="N37" s="7"/>
+      <c r="O37" s="7"/>
+    </row>
+    <row r="38" spans="1:15">
+      <c r="A38" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>56</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+      <c r="N38" s="7"/>
+      <c r="O38" s="7"/>
+    </row>
+    <row r="39" spans="1:15">
+      <c r="A39" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+      <c r="N39" s="7"/>
+      <c r="O39" s="7"/>
+    </row>
+    <row r="40" spans="1:15">
+      <c r="A40" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+      <c r="N40" s="7"/>
+      <c r="O40" s="7"/>
+    </row>
+    <row r="41" spans="1:15">
+      <c r="A41" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+      <c r="N41" s="7"/>
+      <c r="O41" s="7"/>
+    </row>
+    <row r="42" spans="1:15">
+      <c r="A42" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+      <c r="N42" s="7"/>
+      <c r="O42" s="7"/>
+    </row>
+    <row r="43" spans="1:15">
+      <c r="A43" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+      <c r="N43" s="7"/>
+      <c r="O43" s="7"/>
+    </row>
+    <row r="44" spans="1:15">
+      <c r="A44" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>64</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
+      <c r="N44" s="7"/>
+      <c r="O44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>
     <mergeCell ref="A3:O3"/>
     <mergeCell ref="A4:O4"/>
     <mergeCell ref="A5:O5"/>
     <mergeCell ref="A6:O6"/>
     <mergeCell ref="A7:O7"/>
     <mergeCell ref="A8:O8"/>
     <mergeCell ref="B10:O10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="A21:O21"/>
-    <mergeCell ref="A24:O24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:O37"/>
+    <mergeCell ref="A22:O22"/>
+    <mergeCell ref="B23:O23"/>
+    <mergeCell ref="B24:O24"/>
+    <mergeCell ref="B25:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B27:O27"/>
+    <mergeCell ref="B28:O28"/>
+    <mergeCell ref="B29:O29"/>
+    <mergeCell ref="B30:O30"/>
+    <mergeCell ref="B31:O31"/>
+    <mergeCell ref="B32:O32"/>
+    <mergeCell ref="B33:O33"/>
+    <mergeCell ref="B34:O34"/>
+    <mergeCell ref="B35:O35"/>
+    <mergeCell ref="B36:O36"/>
+    <mergeCell ref="B37:O37"/>
+    <mergeCell ref="B38:O38"/>
+    <mergeCell ref="B39:O39"/>
+    <mergeCell ref="B40:O40"/>
+    <mergeCell ref="B41:O41"/>
+    <mergeCell ref="B42:O42"/>
+    <mergeCell ref="B43:O43"/>
+    <mergeCell ref="B44:O44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>