--- v1 (2026-09-23)
+++ v2 (2026-09-24)
@@ -17,227 +17,227 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>biomassa delle ceppaie</t>
-[...41 lines deleted...]
-    <t>Svizzera</t>
+    <t>biomasse des souches</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région biogéographique</t>
+  </si>
+  <si>
+    <t>unité: Mio kg</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région biogéographique</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>nord des Alpes</t>
+  </si>
+  <si>
+    <t>ouest des Alpes centrales</t>
+  </si>
+  <si>
+    <t>est des Alpes centrales</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...20 lines deleted...]
-    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
   </si>
   <si>
     <t xml:space="preserve">Auswertungsart: </t>
   </si>
   <si>
     <t>Zustand [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Inventur: </t>
   </si>
   <si>
     <t>IFN5 [550]</t>
   </si>
   <si>
-    <t xml:space="preserve">reticolo: </t>
-[...17 lines deleted...]
-Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région biogéographique [BIOGEOC6R2005, 2586]
+Découpage de la Suisse en six régions avec une flore et une faune similaires. Les six régions correspondent au découpage de base selon le document «Les régions biogéographiques de la Suisse», publié par l'OFEV en 2022.</t>
   </si>
   <si>
     <t xml:space="preserve">Stratifizierung: </t>
   </si>
   <si>
     <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
   </si>
   <si>
     <t xml:space="preserve">Zielgrösse 1: </t>
   </si>
   <si>
-    <t>biomassa delle ceppaie [397], kg
-Peso secco (massa) delle ceppaie a partire da 7 cm di diametro, ossia delle parti legnose sopraterrene di alberi e arbusti sotto il taglio di abbattimento rispettivamente (nel caso di rottura naturale) sotto il punto di rottura. Una ceppaia ha un'altezza massima di 1,3 m, se è più alta viene considerata un albero morto. La massa viene determinata con l'aiuto delle densità del legno in funzione della specie e del grado di decomposizione.</t>
+    <t>biomasse des souches [397], kg
+Poids sec (masse) des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied. Cette masse est déterminée sur la base de la densité du bois en fonction de l'espèce et du degré de décomposition.</t>
   </si>
   <si>
     <t xml:space="preserve">Datum: </t>
   </si>
   <si>
     <t>gerechnet am 16.09.2021 00:00:00</t>
   </si>
   <si>
     <t xml:space="preserve">Format: </t>
   </si>
   <si>
     <t>Einheit: Mio, Dezimalstellen: 0</t>
   </si>
   <si>
     <t xml:space="preserve">Zeitbezug: </t>
   </si>
   <si>
     <t xml:space="preserve">Flächenbezug: </t>
   </si>
   <si>
     <t>absolut [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Schätzfehler: </t>
   </si>
   <si>
     <t>in % [2]</t>
   </si>
   <si>
     <t xml:space="preserve">Bezugstyp: </t>
   </si>
   <si>
     <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (6 classi) [NAISHSTKOMB6KL, 2633]
-Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
+    <t>étages de végétation NaiS (6 classes) [NAISHSTKOMB6KL, 2633]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
   </si>
   <si>
     <t>gerechnet am 13.05.2024 07:19:14</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, original: </t>
   </si>
   <si>
-    <t>nessuna indicazione, subalpina superiore, subalpina, altimontana, montana inferiore e superiore, submontana, iperinsubrica e collinare, totale</t>
+    <t>pas d'indication, subalpin supérieur, subalpin, haut-montagnard, montagnard inférieur et supérieur, submontagnard, hyperinsubrique et collinéen, total</t>
   </si>
   <si>
     <t xml:space="preserve">Klassen, umkodiert: </t>
   </si>
   <si>
-    <t xml:space="preserve">altri: </t>
+    <t xml:space="preserve">le reste: </t>
   </si>
   <si>
     <t xml:space="preserve">Stichprobenumfang: </t>
   </si>
   <si>
     <t>nicht anzeigen</t>
   </si>
   <si>
     <t xml:space="preserve">Tabelle transponiert: </t>
   </si>
   <si>
     <t>nicht transponiert [1]</t>
   </si>
   <si>
     <t xml:space="preserve">Sprache: </t>
   </si>
   <si>
     <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -622,60 +622,60 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="B22" sqref="B22:O44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="32" customWidth="true" style="0"/>
     <col min="2" max="2" width="8" customWidth="true" style="0"/>
     <col min="3" max="3" width="4" customWidth="true" style="0"/>
-    <col min="4" max="4" width="9" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="7" max="7" width="12" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="11" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
     <col min="8" max="8" width="17" customWidth="true" style="0"/>
     <col min="9" max="9" width="13" customWidth="true" style="0"/>
     <col min="10" max="10" width="16" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16" customWidth="true" style="0"/>
-    <col min="13" max="13" width="12" customWidth="true" style="0"/>
+    <col min="12" max="12" width="11" customWidth="true" style="0"/>
+    <col min="13" max="13" width="7" customWidth="true" style="0"/>
     <col min="14" max="14" width="8" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">