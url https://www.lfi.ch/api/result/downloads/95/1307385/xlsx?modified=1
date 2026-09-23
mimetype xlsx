--- v0 (2025-10-10)
+++ v1 (2026-09-23)
@@ -1,445 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
-[...81 lines deleted...]
-    <t>production region</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>biomasse des souches</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
+  </si>
+  <si>
+    <t>découpage régional: région de production</t>
+  </si>
+  <si>
+    <t>unité: Mio kg</t>
+  </si>
+  <si>
+    <t>ensemble analysé: forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>réseau: réseau 1,4 km, sous-réseaux 1 à 5</t>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
     <t>Plateau</t>
   </si>
   <si>
-    <t>Pre-Alps</t>
-[...11 lines deleted...]
-    <t>million kg</t>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>Mio kg</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...14 lines deleted...]
-    <t>hyperinsubric and colline</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <r>
-[...167 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">réseau: </t>
+  </si>
+  <si>
+    <t>réseau 1,4 km, sous-réseaux 1 à 5 [1746]
+Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ensemble analysé: </t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante [434]
+Forêt couverte à moins des deux tiers d'arbustes et accessible à pied.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">découpage régional: </t>
+  </si>
+  <si>
+    <t>région de production [PRODREG, 49]
+Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>biomasse des souches [397], kg
+Poids sec (masse) des souches d'au moins 7 cm de diamètre, c'est-à-dire de la partie aérienne d'arbres ou d'arbustes située en dessous du trait de coupe ou, en cas de chute naturelle, en dessous de la cassure. Une souche a une hauteur maximale de 1,3 m. Au-delà, elle est considérée comme un arbre sec sur pied. Cette masse est déterminée sur la base de la densité du bois en fonction de l'espèce et du degré de décomposition.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 16.09.2021 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: Mio, Dezimalstellen: 0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>in % [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes) [NAISHSTKOMB6KL, 2633]
+Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>pas d'indication, subalpin supérieur, subalpin, haut-montagnard, montagnard inférieur et supérieur, submontagnard, hyperinsubrique et collinéen, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">le reste: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -700,775 +604,1011 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M37"/>
+  <dimension ref="A1:M44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B22" sqref="B22:M44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...11 lines deleted...]
-    <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8" customWidth="true" style="0"/>
+    <col min="3" max="3" width="4" customWidth="true" style="0"/>
+    <col min="4" max="4" width="8" customWidth="true" style="0"/>
+    <col min="5" max="5" width="4" customWidth="true" style="0"/>
+    <col min="6" max="6" width="8" customWidth="true" style="0"/>
+    <col min="7" max="7" width="4" customWidth="true" style="0"/>
+    <col min="8" max="8" width="8" customWidth="true" style="0"/>
+    <col min="9" max="9" width="4" customWidth="true" style="0"/>
+    <col min="10" max="10" width="11" customWidth="true" style="0"/>
+    <col min="11" max="11" width="7" customWidth="true" style="0"/>
+    <col min="12" max="12" width="8" customWidth="true" style="0"/>
+    <col min="13" max="13" width="4" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="4"/>
-      <c r="B10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="4"/>
-[...9 lines deleted...]
-      <c r="M10" s="4"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+      <c r="J10" s="3"/>
+      <c r="K10" s="3"/>
+      <c r="L10" s="3"/>
+      <c r="M10" s="3"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="4"/>
-      <c r="B11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="C11" s="4"/>
-      <c r="D11" s="4" t="s">
+      <c r="C11" s="3"/>
+      <c r="D11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="E11" s="4"/>
-      <c r="F11" s="4" t="s">
+      <c r="E11" s="3"/>
+      <c r="F11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="G11" s="4"/>
-      <c r="H11" s="4" t="s">
+      <c r="G11" s="3"/>
+      <c r="H11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="I11" s="4"/>
-      <c r="J11" s="4" t="s">
+      <c r="I11" s="3"/>
+      <c r="J11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="K11" s="4"/>
-      <c r="L11" s="4" t="s">
+      <c r="K11" s="3"/>
+      <c r="L11" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="M11" s="4"/>
+      <c r="M11" s="3"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>2</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="J12" s="4" t="s">
+      <c r="J12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="K12" s="4" t="s">
+      <c r="K12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="L12" s="4" t="s">
+      <c r="L12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" s="3" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B13" s="6">
+      <c r="B13" s="5">
         <v>0</v>
       </c>
-      <c r="C13" s="6" t="s">
+      <c r="C13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D13" s="6">
+      <c r="D13" s="5">
         <v>0</v>
       </c>
-      <c r="E13" s="6" t="s">
+      <c r="E13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F13" s="6">
+      <c r="F13" s="5">
         <v>0</v>
       </c>
-      <c r="G13" s="6" t="s">
+      <c r="G13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H13" s="6">
+      <c r="H13" s="5">
         <v>0</v>
       </c>
-      <c r="I13" s="6" t="s">
+      <c r="I13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="J13" s="6">
+      <c r="J13" s="5">
         <v>0</v>
       </c>
-      <c r="K13" s="6" t="s">
+      <c r="K13" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L13" s="6">
+      <c r="L13" s="5">
         <v>0</v>
       </c>
-      <c r="M13" s="6" t="s">
+      <c r="M13" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="5" t="s">
+      <c r="A14" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="B14" s="6">
+      <c r="B14" s="5">
         <v>0</v>
       </c>
-      <c r="C14" s="6" t="s">
+      <c r="C14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D14" s="5">
         <v>0</v>
       </c>
-      <c r="E14" s="6" t="s">
+      <c r="E14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F14" s="6">
+      <c r="F14" s="5">
         <v>0</v>
       </c>
-      <c r="G14" s="6" t="s">
+      <c r="G14" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H14" s="6">
+      <c r="H14" s="5">
         <v>79</v>
       </c>
-      <c r="I14" s="6">
+      <c r="I14" s="5">
         <v>19</v>
       </c>
-      <c r="J14" s="6">
+      <c r="J14" s="5">
         <v>5</v>
       </c>
-      <c r="K14" s="6">
+      <c r="K14" s="5">
         <v>35</v>
       </c>
-      <c r="L14" s="6">
+      <c r="L14" s="5">
         <v>84</v>
       </c>
-      <c r="M14" s="6">
+      <c r="M14" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="5" t="s">
+      <c r="A15" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="6">
+      <c r="B15" s="5">
         <v>0</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="D15" s="6">
+      <c r="D15" s="5">
         <v>1</v>
       </c>
-      <c r="E15" s="6" t="s">
+      <c r="E15" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="F15" s="6">
+      <c r="F15" s="5">
         <v>25</v>
       </c>
-      <c r="G15" s="6">
+      <c r="G15" s="5">
         <v>32</v>
       </c>
-      <c r="H15" s="6">
+      <c r="H15" s="5">
         <v>359</v>
       </c>
-      <c r="I15" s="6">
+      <c r="I15" s="5">
         <v>11</v>
       </c>
-      <c r="J15" s="6">
+      <c r="J15" s="5">
         <v>22</v>
       </c>
-      <c r="K15" s="6">
+      <c r="K15" s="5">
         <v>30</v>
       </c>
-      <c r="L15" s="6">
+      <c r="L15" s="5">
         <v>408</v>
       </c>
-      <c r="M15" s="6">
+      <c r="M15" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="5" t="s">
+      <c r="A16" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B16" s="6">
+      <c r="B16" s="5">
         <v>17</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C16" s="5">
         <v>50</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D16" s="5">
         <v>3</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E16" s="5">
         <v>91</v>
       </c>
-      <c r="F16" s="6">
+      <c r="F16" s="5">
         <v>144</v>
       </c>
-      <c r="G16" s="6">
+      <c r="G16" s="5">
         <v>22</v>
       </c>
-      <c r="H16" s="6">
+      <c r="H16" s="5">
         <v>575</v>
       </c>
-      <c r="I16" s="6">
+      <c r="I16" s="5">
         <v>9</v>
       </c>
-      <c r="J16" s="6">
+      <c r="J16" s="5">
         <v>117</v>
       </c>
-      <c r="K16" s="6">
+      <c r="K16" s="5">
         <v>24</v>
       </c>
-      <c r="L16" s="6">
+      <c r="L16" s="5">
         <v>857</v>
       </c>
-      <c r="M16" s="6">
+      <c r="M16" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="5" t="s">
+      <c r="A17" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="6">
+      <c r="B17" s="5">
         <v>697</v>
       </c>
-      <c r="C17" s="6">
+      <c r="C17" s="5">
         <v>7</v>
       </c>
-      <c r="D17" s="6">
+      <c r="D17" s="5">
         <v>321</v>
       </c>
-      <c r="E17" s="6">
+      <c r="E17" s="5">
         <v>10</v>
       </c>
-      <c r="F17" s="6">
+      <c r="F17" s="5">
         <v>1055</v>
       </c>
-      <c r="G17" s="6">
+      <c r="G17" s="5">
         <v>8</v>
       </c>
-      <c r="H17" s="6">
+      <c r="H17" s="5">
         <v>444</v>
       </c>
-      <c r="I17" s="6">
+      <c r="I17" s="5">
         <v>12</v>
       </c>
-      <c r="J17" s="6">
+      <c r="J17" s="5">
         <v>27</v>
       </c>
-      <c r="K17" s="6">
+      <c r="K17" s="5">
         <v>24</v>
       </c>
-      <c r="L17" s="6">
+      <c r="L17" s="5">
         <v>2545</v>
       </c>
-      <c r="M17" s="6">
+      <c r="M17" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="5" t="s">
+      <c r="A18" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="B18" s="6">
+      <c r="B18" s="5">
         <v>218</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C18" s="5">
         <v>11</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D18" s="5">
         <v>626</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E18" s="5">
         <v>6</v>
       </c>
-      <c r="F18" s="6">
+      <c r="F18" s="5">
         <v>103</v>
       </c>
-      <c r="G18" s="6">
+      <c r="G18" s="5">
         <v>23</v>
       </c>
-      <c r="H18" s="6">
+      <c r="H18" s="5">
         <v>57</v>
       </c>
-      <c r="I18" s="6">
+      <c r="I18" s="5">
         <v>32</v>
       </c>
-      <c r="J18" s="6">
+      <c r="J18" s="5">
         <v>0</v>
       </c>
-      <c r="K18" s="6" t="s">
+      <c r="K18" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="L18" s="6">
+      <c r="L18" s="5">
         <v>1004</v>
       </c>
-      <c r="M18" s="6">
+      <c r="M18" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="5" t="s">
+      <c r="A19" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B19" s="6">
+      <c r="B19" s="5">
         <v>2</v>
       </c>
-      <c r="C19" s="6">
+      <c r="C19" s="5">
         <v>73</v>
       </c>
-      <c r="D19" s="6">
+      <c r="D19" s="5">
         <v>8</v>
       </c>
-      <c r="E19" s="6">
+      <c r="E19" s="5">
         <v>46</v>
       </c>
-      <c r="F19" s="6">
+      <c r="F19" s="5">
         <v>0</v>
       </c>
-      <c r="G19" s="6" t="s">
+      <c r="G19" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="H19" s="6">
+      <c r="H19" s="5">
         <v>12</v>
       </c>
-      <c r="I19" s="6">
+      <c r="I19" s="5">
         <v>32</v>
       </c>
-      <c r="J19" s="6">
+      <c r="J19" s="5">
         <v>81</v>
       </c>
-      <c r="K19" s="6">
+      <c r="K19" s="5">
         <v>24</v>
       </c>
-      <c r="L19" s="6">
+      <c r="L19" s="5">
         <v>103</v>
       </c>
-      <c r="M19" s="6">
+      <c r="M19" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="5" t="s">
+      <c r="A20" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B20" s="6">
+      <c r="B20" s="5">
         <v>934</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C20" s="5">
         <v>6</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D20" s="5">
         <v>961</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E20" s="5">
         <v>5</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F20" s="5">
         <v>1327</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G20" s="5">
         <v>7</v>
       </c>
-      <c r="H20" s="6">
+      <c r="H20" s="5">
         <v>1527</v>
       </c>
-      <c r="I20" s="6">
+      <c r="I20" s="5">
         <v>5</v>
       </c>
-      <c r="J20" s="6">
+      <c r="J20" s="5">
         <v>253</v>
       </c>
-      <c r="K20" s="6">
+      <c r="K20" s="5">
         <v>14</v>
       </c>
-      <c r="L20" s="6">
+      <c r="L20" s="5">
         <v>5001</v>
       </c>
-      <c r="M20" s="6">
+      <c r="M20" s="5">
         <v>3</v>
       </c>
     </row>
     <row r="21" spans="1:13" customHeight="1" ht="21.75">
-      <c r="A21" t="inlineStr">
-[...38 lines deleted...]
-      <c r="M21" s="3"/>
+      <c r="A21" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="6"/>
+      <c r="B22" s="7"/>
+      <c r="C22" s="7"/>
+      <c r="D22" s="7"/>
+      <c r="E22" s="7"/>
+      <c r="F22" s="7"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="7"/>
+      <c r="I22" s="7"/>
+      <c r="J22" s="7"/>
+      <c r="K22" s="7"/>
+      <c r="L22" s="7"/>
+      <c r="M22" s="7"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="A23" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="7"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="7"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="7"/>
+      <c r="K23" s="7"/>
+      <c r="L23" s="7"/>
+      <c r="M23" s="7"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A24" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+      <c r="K24" s="7"/>
+      <c r="L24" s="7"/>
+      <c r="M24" s="7"/>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B25" s="7" t="s">
+        <v>32</v>
+      </c>
+      <c r="C25" s="7"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="7"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="7"/>
+      <c r="K25" s="7"/>
+      <c r="L25" s="7"/>
+      <c r="M25" s="7"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="C26" s="7"/>
+      <c r="D26" s="7"/>
+      <c r="E26" s="7"/>
+      <c r="F26" s="7"/>
+      <c r="G26" s="7"/>
+      <c r="H26" s="7"/>
+      <c r="I26" s="7"/>
+      <c r="J26" s="7"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="7"/>
+      <c r="M26" s="7"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A27" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B27" s="7" t="s">
+        <v>36</v>
+      </c>
+      <c r="C27" s="7"/>
+      <c r="D27" s="7"/>
+      <c r="E27" s="7"/>
+      <c r="F27" s="7"/>
+      <c r="G27" s="7"/>
+      <c r="H27" s="7"/>
+      <c r="I27" s="7"/>
+      <c r="J27" s="7"/>
+      <c r="K27" s="7"/>
+      <c r="L27" s="7"/>
+      <c r="M27" s="7"/>
+    </row>
+    <row r="28" spans="1:13">
+      <c r="A28" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="B28" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="C28" s="7"/>
+      <c r="D28" s="7"/>
+      <c r="E28" s="7"/>
+      <c r="F28" s="7"/>
+      <c r="G28" s="7"/>
+      <c r="H28" s="7"/>
+      <c r="I28" s="7"/>
+      <c r="J28" s="7"/>
+      <c r="K28" s="7"/>
+      <c r="L28" s="7"/>
+      <c r="M28" s="7"/>
+    </row>
+    <row r="29" spans="1:13">
+      <c r="A29" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="B29" s="7" t="s">
+        <v>40</v>
+      </c>
+      <c r="C29" s="7"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="7"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="7"/>
+      <c r="K29" s="7"/>
+      <c r="L29" s="7"/>
+      <c r="M29" s="7"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A30" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B30" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="C30" s="7"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="7"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="7"/>
+      <c r="K30" s="7"/>
+      <c r="L30" s="7"/>
+      <c r="M30" s="7"/>
+    </row>
+    <row r="31" spans="1:13">
+      <c r="A31" s="6" t="s">
+        <v>43</v>
+      </c>
+      <c r="B31" s="7" t="s">
+        <v>44</v>
+      </c>
+      <c r="C31" s="7"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="7"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="7"/>
+      <c r="K31" s="7"/>
+      <c r="L31" s="7"/>
+      <c r="M31" s="7"/>
+    </row>
+    <row r="32" spans="1:13">
+      <c r="A32" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" s="7"/>
+      <c r="C32" s="7"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="7"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="7"/>
+      <c r="K32" s="7"/>
+      <c r="L32" s="7"/>
+      <c r="M32" s="7"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A33" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="7"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="7"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="7"/>
+      <c r="K33" s="7"/>
+      <c r="L33" s="7"/>
+      <c r="M33" s="7"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C34" s="7"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="7"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="7"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="7"/>
+      <c r="M34" s="7"/>
+    </row>
+    <row r="35" spans="1:13">
+      <c r="A35" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="B35" s="7"/>
+      <c r="C35" s="7"/>
+      <c r="D35" s="7"/>
+      <c r="E35" s="7"/>
+      <c r="F35" s="7"/>
+      <c r="G35" s="7"/>
+      <c r="H35" s="7"/>
+      <c r="I35" s="7"/>
+      <c r="J35" s="7"/>
+      <c r="K35" s="7"/>
+      <c r="L35" s="7"/>
+      <c r="M35" s="7"/>
     </row>
     <row r="36" spans="1:13">
-      <c r="A36" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A36" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B36" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C36" s="7"/>
+      <c r="D36" s="7"/>
+      <c r="E36" s="7"/>
+      <c r="F36" s="7"/>
+      <c r="G36" s="7"/>
+      <c r="H36" s="7"/>
+      <c r="I36" s="7"/>
+      <c r="J36" s="7"/>
+      <c r="K36" s="7"/>
+      <c r="L36" s="7"/>
+      <c r="M36" s="7"/>
+    </row>
+    <row r="37" spans="1:13">
+      <c r="A37" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C37" s="7"/>
+      <c r="D37" s="7"/>
+      <c r="E37" s="7"/>
+      <c r="F37" s="7"/>
+      <c r="G37" s="7"/>
+      <c r="H37" s="7"/>
+      <c r="I37" s="7"/>
+      <c r="J37" s="7"/>
+      <c r="K37" s="7"/>
+      <c r="L37" s="7"/>
+      <c r="M37" s="7"/>
+    </row>
+    <row r="38" spans="1:13">
+      <c r="A38" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C38" s="7"/>
+      <c r="D38" s="7"/>
+      <c r="E38" s="7"/>
+      <c r="F38" s="7"/>
+      <c r="G38" s="7"/>
+      <c r="H38" s="7"/>
+      <c r="I38" s="7"/>
+      <c r="J38" s="7"/>
+      <c r="K38" s="7"/>
+      <c r="L38" s="7"/>
+      <c r="M38" s="7"/>
+    </row>
+    <row r="39" spans="1:13">
+      <c r="A39" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B39" s="7"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="7"/>
+      <c r="F39" s="7"/>
+      <c r="G39" s="7"/>
+      <c r="H39" s="7"/>
+      <c r="I39" s="7"/>
+      <c r="J39" s="7"/>
+      <c r="K39" s="7"/>
+      <c r="L39" s="7"/>
+      <c r="M39" s="7"/>
+    </row>
+    <row r="40" spans="1:13">
+      <c r="A40" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="B40" s="7"/>
+      <c r="C40" s="7"/>
+      <c r="D40" s="7"/>
+      <c r="E40" s="7"/>
+      <c r="F40" s="7"/>
+      <c r="G40" s="7"/>
+      <c r="H40" s="7"/>
+      <c r="I40" s="7"/>
+      <c r="J40" s="7"/>
+      <c r="K40" s="7"/>
+      <c r="L40" s="7"/>
+      <c r="M40" s="7"/>
+    </row>
+    <row r="41" spans="1:13">
+      <c r="A41" s="6" t="s">
+        <v>57</v>
+      </c>
+      <c r="B41" s="7"/>
+      <c r="C41" s="7"/>
+      <c r="D41" s="7"/>
+      <c r="E41" s="7"/>
+      <c r="F41" s="7"/>
+      <c r="G41" s="7"/>
+      <c r="H41" s="7"/>
+      <c r="I41" s="7"/>
+      <c r="J41" s="7"/>
+      <c r="K41" s="7"/>
+      <c r="L41" s="7"/>
+      <c r="M41" s="7"/>
+    </row>
+    <row r="42" spans="1:13">
+      <c r="A42" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B42" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C42" s="7"/>
+      <c r="D42" s="7"/>
+      <c r="E42" s="7"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="7"/>
+      <c r="H42" s="7"/>
+      <c r="I42" s="7"/>
+      <c r="J42" s="7"/>
+      <c r="K42" s="7"/>
+      <c r="L42" s="7"/>
+      <c r="M42" s="7"/>
+    </row>
+    <row r="43" spans="1:13">
+      <c r="A43" s="6" t="s">
+        <v>60</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="7"/>
+      <c r="D43" s="7"/>
+      <c r="E43" s="7"/>
+      <c r="F43" s="7"/>
+      <c r="G43" s="7"/>
+      <c r="H43" s="7"/>
+      <c r="I43" s="7"/>
+      <c r="J43" s="7"/>
+      <c r="K43" s="7"/>
+      <c r="L43" s="7"/>
+      <c r="M43" s="7"/>
+    </row>
+    <row r="44" spans="1:13">
+      <c r="A44" s="6" t="s">
+        <v>62</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>63</v>
+      </c>
+      <c r="C44" s="7"/>
+      <c r="D44" s="7"/>
+      <c r="E44" s="7"/>
+      <c r="F44" s="7"/>
+      <c r="G44" s="7"/>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
+      <c r="L44" s="7"/>
+      <c r="M44" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A6:M6"/>
     <mergeCell ref="A7:M7"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="B10:M10"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:G11"/>
     <mergeCell ref="H11:I11"/>
     <mergeCell ref="J11:K11"/>
     <mergeCell ref="L11:M11"/>
     <mergeCell ref="A21:M21"/>
-    <mergeCell ref="A24:M24"/>
-[...8 lines deleted...]
-    <mergeCell ref="A37:M37"/>
+    <mergeCell ref="A22:M22"/>
+    <mergeCell ref="B23:M23"/>
+    <mergeCell ref="B24:M24"/>
+    <mergeCell ref="B25:M25"/>
+    <mergeCell ref="B26:M26"/>
+    <mergeCell ref="B27:M27"/>
+    <mergeCell ref="B28:M28"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B31:M31"/>
+    <mergeCell ref="B32:M32"/>
+    <mergeCell ref="B33:M33"/>
+    <mergeCell ref="B34:M34"/>
+    <mergeCell ref="B35:M35"/>
+    <mergeCell ref="B36:M36"/>
+    <mergeCell ref="B37:M37"/>
+    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B39:M39"/>
+    <mergeCell ref="B40:M40"/>
+    <mergeCell ref="B41:M41"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="B44:M44"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>