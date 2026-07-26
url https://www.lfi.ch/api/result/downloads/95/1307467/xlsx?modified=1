--- v1 (2026-01-23)
+++ v2 (2026-07-26)
@@ -17,388 +17,388 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale con misure per la biodiversità diviso per superficie forestale</t>
-[...2 lines deleted...]
-    <t>misure a favore della biodiversità</t>
+    <t>surface forestière avec mesures en faveur de la biodiversité divisé par surface forestière</t>
+  </si>
+  <si>
+    <t>mesures en faveur de la biodiversité</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna misura a favore della biodiversità</t>
-[...23 lines deleted...]
-    <t>totale</t>
+    <t>aucune mesure en faveur de la biodiversité</t>
+  </si>
+  <si>
+    <t>entretien/valorisation des lisières forestières</t>
+  </si>
+  <si>
+    <t>entretien/restauration de forêts claires</t>
+  </si>
+  <si>
+    <t>entretien/restauration de forêts humides</t>
+  </si>
+  <si>
+    <t>conserv. de pâturages boisés, taillis (sous futaie), selves</t>
+  </si>
+  <si>
+    <t>promotion de milieux prioritaires au niveau national</t>
+  </si>
+  <si>
+    <t>promot. d'EFC et d’espèces lign. de grande valeur écologique</t>
+  </si>
+  <si>
+    <t>optimisation de la diversité génétique du rajeunissement</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1307467/489217</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale con misure per la biodiversità</t>
+      <t xml:space="preserve">surface forestière avec mesures en faveur de la biodiversité</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #416</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale, nella quale a partire dall'ultimo inventario sono state effettuate delle misure specifiche a favore della biodiversità. Vengono prese in considerazione solamente le misure che esplicitamente sono state sovvenzionate sotto il titolo "biodiversità". Un bosco può contemporaneamente presentare diverse misure a favore della biodiversità, per cui esso può contribuire a differenti superfici con misure a favore della biodiversità.</t>
+    <t>Surface forestière dans laquelle des mesures spécifiques de conservation ou de promotion de la biodiversité ont été mises en œuvre depuis le précédent inventaire. Seules les mesures qui ont été explicitement subventionnées au titre de la biodiversité sont prises en compte. Une forêt pouvant faire l'objet de plusieurs mesures en faveur de la biodiversité, elle peut contribuer plusieurs fois à la surface correspondante.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">misure a favore della biodiversità</t>
+      <t xml:space="preserve">mesures en faveur de la biodiversité</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2673</t>
     </r>
   </si>
   <si>
-    <t>Tipo di misura sovvenzionata, attuata dall'ultimo inventario nell'ambito della promozione della biodiversità. SFB: specie forestali bersaglio. Fonte: inchiesta presso il servizio forestale (MID 2016: Biodiversitätsmassnahmen)</t>
+    <t>Type de mesure subventionnée mise en œuvre depuis le dernier inventaire dans le cadre de la conservation de la biodiversité. EFC: espèces forestières cibles. Source: enquête auprès des services forestiers (MID 2016: Mesures de biodiversité)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -750,51 +750,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1387,270 +1387,270 @@
         <v>19</v>
       </c>
       <c r="M22" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N22" s="6" t="s">
         <v>19</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="23" spans="1:15" customHeight="1" ht="21.75">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1307467/489217</t>
           </r>
         </is>
       </c>
       <c r="B23" s="3"/>
       <c r="C23" s="3"/>
       <c r="D23" s="3"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale con misure per la biodiversità</t>
+            <t xml:space="preserve">surface forestière avec mesures en faveur de la biodiversité</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #416</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">misure a favore della biodiversità</t>
+            <t xml:space="preserve">mesures en faveur de la biodiversité</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2673</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="36" spans="1:15" customHeight="1" ht="29">
       <c r="A36" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="39" spans="1:15" customHeight="1" ht="29">
       <c r="A39" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="42" spans="1:15" customHeight="1" ht="29">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>