--- v0 (2025-12-08)
+++ v1 (2026-04-22)
@@ -14,128 +14,128 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
-    <t>NFI1</t>
-[...5 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 10 classes)</t>
+    <t>IFN1</t>
+  </si>
+  <si>
+    <t>nombre total de tiges IFN1</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (10 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
       <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 n</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 1983/85</t>
+    <t>état 1983/85</t>
   </si>
   <si>
     <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
@@ -172,267 +172,267 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Suisse</t>
   </si>
   <si>
     <t>1000 n</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...26 lines deleted...]
-    <t>hyperinsubric (S)</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard supérieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur (N)</t>
+  </si>
+  <si>
+    <t>montagnard inférieur/supérieur (S)</t>
+  </si>
+  <si>
+    <t>submontagnard (N)</t>
+  </si>
+  <si>
+    <t>collinéen avec hêtre (S)</t>
+  </si>
+  <si>
+    <t>collinéen</t>
+  </si>
+  <si>
+    <t>hyperinsubrique (S)</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1307543/489293</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">total number of stems NFI1</t>
+      <t xml:space="preserve">nombre total de tiges IFN1</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #243</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of all living and dead trees and shrubs (standing and lying) with a diameter at breast height (dbh) ≥12 cm according to the method used in NFI1. In NFI1, dead trees were only included if their wood was still usable. The total number of stems NFI1 is the sum of the number of stems and the number of deadwood stems NFI1.</t>
+    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP) selon la méthode de l'IFN1. Dans l'IFN1, seuls ont été enregistrés les arbres morts dont le bois était encore utilisable. Le nombre total de tiges IFN1 est la somme du nombre de tiges et du nombre de tiges de bois mort IFN1.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2632</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005) – in ten classes, whereby the classes «hyperinsubric», «colline» and «colline with beech» and «lower and upper montane» only occur in the Southern Alps (S), the classes «submontane», «lower montane», «upper montane» only in the Northern Alps (N) and the classes «high montane», «subalpine» and «upper subalpine» on both sides of the Alps. The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005) en dix classes, les classes «hyperinsubrique», «collinéen avec hêtre» et «montagnard inférieur/supérieur» ne se trouvant que sur le versant sud des Alpes (S), les classes «submontagnard», «montagnard inférieur», «montagnard supérieur» ne se trouvant que sur le versant nord des Alpes (N) et les classes «haut-montagnard», «subalpin» et «subalpin supérieur» pouvant se trouver des deux côtés des Alpes. Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -784,51 +784,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="58.843" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="10.426" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="10.426" bestFit="true" customWidth="true" style="0"/>
@@ -3149,51 +3149,51 @@
         <v>21029</v>
       </c>
       <c r="AY24" s="6">
         <v>9</v>
       </c>
       <c r="AZ24" s="6">
         <v>496061</v>
       </c>
       <c r="BA24" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:53" customHeight="1" ht="21.75">
       <c r="A25" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1307543/489293</t>
           </r>
         </is>
       </c>
       <c r="B25" s="3"/>
       <c r="C25" s="3"/>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
@@ -3231,86 +3231,86 @@
       <c r="AQ25" s="3"/>
       <c r="AR25" s="3"/>
       <c r="AS25" s="3"/>
       <c r="AT25" s="3"/>
       <c r="AU25" s="3"/>
       <c r="AV25" s="3"/>
       <c r="AW25" s="3"/>
       <c r="AX25" s="3"/>
       <c r="AY25" s="3"/>
       <c r="AZ25" s="3"/>
       <c r="BA25" s="3"/>
     </row>
     <row r="28" spans="1:53">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">total number of stems NFI1</t>
+            <t xml:space="preserve">nombre total de tiges IFN1</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #243</t>
           </r>
         </is>
       </c>
     </row>
     <row r="29" spans="1:53" customHeight="1" ht="29">
       <c r="A29" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 10 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (10 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2632</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
@@ -3336,86 +3336,86 @@
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>60</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>