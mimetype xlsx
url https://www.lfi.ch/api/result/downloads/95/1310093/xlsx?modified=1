--- v0 (2025-12-20)
+++ v1 (2026-05-17)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>protection forest against avalanches (2022)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>bosco di protezione contro valanghe (2022)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: protection forest region</t>
+      <t xml:space="preserve">suddivisione regionale</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: regione dei boschi di protezione</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, column total</t>
+      <t xml:space="preserve">unità</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, totale colonna</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">insieme analizzato</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
-[...30 lines deleted...]
-    <t>Switzerland</t>
+      <t xml:space="preserve">reticolo</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+    </r>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>regione dei boschi di protezione</t>
+  </si>
+  <si>
+    <t>Giura/Altopiano</t>
+  </si>
+  <si>
+    <t>Alpi nordoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi nordorientali</t>
+  </si>
+  <si>
+    <t>Alpi sudoccidentali</t>
+  </si>
+  <si>
+    <t>Alpi sudorientali</t>
+  </si>
+  <si>
+    <t>Sud delle Alpi</t>
+  </si>
+  <si>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>inside</t>
-[...5 lines deleted...]
-    <t>total</t>
+    <t>all'interno</t>
+  </si>
+  <si>
+    <t>all'esterno</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1310093/491843</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest against avalanches (2022)</t>
+      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Area in/outside a forest that provides protection against avalanches which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
+    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest region</t>
+      <t xml:space="preserve">regione dei boschi di protezione</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1310093/491843</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest against avalanches (2022)</t>
+            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest region</t>
+            <t xml:space="preserve">regione dei boschi di protezione</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>