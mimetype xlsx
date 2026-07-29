--- v1 (2026-05-17)
+++ v2 (2026-07-29)
@@ -17,341 +17,341 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale</t>
-[...2 lines deleted...]
-    <t>bosco di protezione contro valanghe (2022)</t>
+    <t>surface forestière</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...30 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>all'interno</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1310093/491843</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="59.985" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1058,235 +1058,235 @@
         <v>100.0</v>
       </c>
       <c r="M16" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N16" s="6">
         <v>100.0</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1310093/491843</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>