--- v0 (2026-01-09)
+++ v1 (2026-04-01)
@@ -14,403 +14,403 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>bosco di protezione contro valanghe (2022) · grado di chiusura</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Lawinen (2022) · Schlussgrad</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">: Schutzwaldregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, subtotale</t>
+      <t xml:space="preserve">: %, Zwischentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...29 lines deleted...]
-    <t>grado di chiusura</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Schutzwaldregion</t>
+  </si>
+  <si>
+    <t>Jura + Mittelland</t>
+  </si>
+  <si>
+    <t>Nordalpen West</t>
+  </si>
+  <si>
+    <t>Nordalpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>Schutzwald gegen Lawinen (2022)</t>
+  </si>
+  <si>
+    <t>Schlussgrad</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>stracolmo</t>
-[...29 lines deleted...]
-    <t>all'esterno</t>
+    <t>gedrängt</t>
+  </si>
+  <si>
+    <t>normal</t>
+  </si>
+  <si>
+    <t>locker</t>
+  </si>
+  <si>
+    <t>räumig</t>
+  </si>
+  <si>
+    <t>aufgelöst</t>
+  </si>
+  <si>
+    <t xml:space="preserve">gruppiert  gedrängt </t>
+  </si>
+  <si>
+    <t xml:space="preserve">gruppiert  normal </t>
+  </si>
+  <si>
+    <t>Stufenschluss</t>
+  </si>
+  <si>
+    <t>Total</t>
+  </si>
+  <si>
+    <t>innerhalb</t>
+  </si>
+  <si>
+    <t>ausserhalb</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1311679/493429</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+      <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+    <t>Fläche innerhalb/ausserhalb des Schutzwalds gegen Lawinen, den die Kantone nach den harmonisierten Kriterien von SilvaProtect-CH im Jahr 2022 ausgeschieden hatten. Grundlage: GIS-Daten BAFU, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grado di chiusura</t>
+      <t xml:space="preserve">Schlussgrad</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #385</t>
     </r>
   </si>
   <si>
-    <t>Misura della concorrenza reciproca delle chiome in un popolamento. Fonte: rilievo sul terreno (MID 266: Schlussgrad)</t>
+    <t>Mass der gegenseitigen Bedrängung der Baumkronen in einem Bestand. Grundlage: Feldaufnahme (MID 266: Schlussgrad)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">Schutzwaldregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -762,51 +762,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.844" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="24.708" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>1</v>
@@ -2863,270 +2863,270 @@
         <v>100.0</v>
       </c>
       <c r="N52" s="6" t="s">
         <v>21</v>
       </c>
       <c r="O52" s="6">
         <v>100.0</v>
       </c>
       <c r="P52" s="6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="53" spans="1:16" customHeight="1" ht="21.75">
       <c r="A53" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1311679/493429</t>
           </r>
         </is>
       </c>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
     </row>
     <row r="56" spans="1:16">
       <c r="A56" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="57" spans="1:16" customHeight="1" ht="29">
       <c r="A57" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="59" spans="1:16">
       <c r="A59" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco di protezione contro valanghe (2022)</t>
+            <t xml:space="preserve">Schutzwald gegen Lawinen (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="60" spans="1:16" customHeight="1" ht="29">
       <c r="A60" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="62" spans="1:16">
       <c r="A62" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">grado di chiusura</t>
+            <t xml:space="preserve">Schlussgrad</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #385</t>
           </r>
         </is>
       </c>
     </row>
     <row r="63" spans="1:16" customHeight="1" ht="29">
       <c r="A63" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="65" spans="1:16">
       <c r="A65" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">Schutzwaldregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="66" spans="1:16" customHeight="1" ht="29">
       <c r="A66" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="68" spans="1:16">
       <c r="A68" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="69" spans="1:16" customHeight="1" ht="29">
       <c r="A69" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="71" spans="1:16">
       <c r="A71" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="72" spans="1:16" customHeight="1" ht="29">
       <c r="A72" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:P1"/>
     <mergeCell ref="A2:P2"/>