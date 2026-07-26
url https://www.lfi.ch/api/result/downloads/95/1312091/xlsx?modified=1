--- v1 (2026-01-23)
+++ v2 (2026-07-26)
@@ -17,128 +17,128 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>IFN4</t>
   </si>
   <si>
-    <t>proporzione di aree di saggio in bosco</t>
-[...2 lines deleted...]
-    <t>tipo di bosco (3 classi) · attività ricreativa: passeggiate</t>
+    <t>proportion de placettes en forêt</t>
+  </si>
+  <si>
+    <t>type de forêt (3 classes) · activité récréative: promenade</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco IFN4/IFN5</t>
+      <t xml:space="preserve">: forêt IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>stato 2009/17</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>état 2009/17</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,287 +172,287 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
-[...5 lines deleted...]
-    <t>attività ricreativa: passeggiate</t>
+    <t>Suisse</t>
+  </si>
+  <si>
+    <t>type de forêt (3 classes)</t>
+  </si>
+  <si>
+    <t>activité récréative: promenade</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>sì</t>
-[...14 lines deleted...]
-    <t>arbusteti</t>
+    <t>oui</t>
+  </si>
+  <si>
+    <t>non</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>forêt accessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt inaccessible sans la forêt buissonnante</t>
+  </si>
+  <si>
+    <t>forêt buissonnante</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1312091/493841</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+      <t xml:space="preserve">proportion de placettes en forêt</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #326</t>
     </r>
   </si>
   <si>
-    <t>Proporzione di aree di saggio che corrispondono alla definizione di bosco dell'IFN, ossia che sono coperte da "bosco senza gli arbusteti" o da "arbusteti".</t>
+    <t>Proportion de placettes d'échantillonnage qui correspondent à la définition IFN de la forêt, c'est-à-dire qui sont couvertes par de la «forêt sans la forêt buissonnante» ou de la «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">tipo di bosco (3 classi)</t>
+      <t xml:space="preserve">type de forêt (3 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione del bosco in base alla decisione di bosco e all'accessibilità nelle tre classi «bosco accessibile esclusi gli arbusteti», «bosco inaccessibile esclusi gli arbusteti» e «arbusteti».</t>
+    <t>En fonction de la décision pour délimiter la forêt et les surfaces hors forêt, ainsi que de l'accessibilité, répartition des forêts dans les trois classes «forêt accessible sans la forêt buissonnante», «forêt inaccessible sans la forêt buissonnante» et «forêt buissonnante».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">attività ricreativa: passeggiate</t>
+      <t xml:space="preserve">activité récréative: promenade</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #512</t>
     </r>
   </si>
   <si>
-    <t>Aree di saggio con/senza l'attività ricreativa «passeggiate» in un raggio di 100 m intorno al centro dell'area di saggio. Vengono rilevate le attività a partire da una frequenza di 10 persone all'anno. Fonte: inchiesta presso il servizio forestale (MID 329: Art der aktuellen Erholungsnutzung)</t>
+    <t>Placettes d'échantillonnage avec/sans l'activité récréative «promenade» dans un rayon de 100 m autour du centre de la placette d'échantillonnage. Les types d'activités récréatives sont relevés à partir d'une fréquentation de 10 personnes par an. Source: enquête auprès des services forestiers (MID 329: Type d'utilisation récréative actuelle)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Découpage régional dont les cantons constituent l'unité. Pour des raisons statistiques, les deux demi-cantons de Bâle-Campagne et Bâle-Ville sont regroupés en un seul canton.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco IFN4/IFN5</t>
+      <t xml:space="preserve">forêt IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2604</t>
     </r>
   </si>
   <si>
-    <t>Area che soddisfa la definizione di bosco dell'IFN sia nell'IFN4 (2009-2017) che nell'IFN5 (2018-2026), ossia che è «bosco esclusi gli arbusteti» o «arbusteto».</t>
+    <t>Zone correspondant à la définition forestière de l'IFN, c'est-à-dire «forêt sans la forêt buissonnante» ou «forêt buissonnante», à la fois dans l'IFN4 (2009-2017) et dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 de 9 sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -804,52 +804,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BB52"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="51.845" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="41.133" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="38.705" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -4493,51 +4493,51 @@
         <v>100.0</v>
       </c>
       <c r="AZ32" s="6" t="s">
         <v>40</v>
       </c>
       <c r="BA32" s="6">
         <v>100.0</v>
       </c>
       <c r="BB32" s="6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:54" customHeight="1" ht="21.75">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1312091/493841</t>
           </r>
         </is>
       </c>
       <c r="C33" s="3"/>
       <c r="D33" s="3"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
@@ -4575,226 +4575,226 @@
       <c r="AR33" s="3"/>
       <c r="AS33" s="3"/>
       <c r="AT33" s="3"/>
       <c r="AU33" s="3"/>
       <c r="AV33" s="3"/>
       <c r="AW33" s="3"/>
       <c r="AX33" s="3"/>
       <c r="AY33" s="3"/>
       <c r="AZ33" s="3"/>
       <c r="BA33" s="3"/>
       <c r="BB33" s="3"/>
     </row>
     <row r="36" spans="1:54">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proporzione di aree di saggio in bosco</t>
+            <t xml:space="preserve">proportion de placettes en forêt</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #326</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:54" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="39" spans="1:54">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">tipo di bosco (3 classi)</t>
+            <t xml:space="preserve">type de forêt (3 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:54" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="42" spans="1:54">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">attività ricreativa: passeggiate</t>
+            <t xml:space="preserve">activité récréative: promenade</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #512</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:54" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:54">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:54" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:54">
       <c r="A48" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco IFN4/IFN5</t>
+            <t xml:space="preserve">forêt IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2604</t>
           </r>
         </is>
       </c>
     </row>
     <row r="49" spans="1:54" customHeight="1" ht="29">
       <c r="A49" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="51" spans="1:54">
       <c r="A51" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1–5 de 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="52" spans="1:54" customHeight="1" ht="29">
       <c r="A52" s="1" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BB1"/>
     <mergeCell ref="A2:BB2"/>