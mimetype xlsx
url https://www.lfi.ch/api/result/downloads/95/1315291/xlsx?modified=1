--- v1 (2026-01-23)
+++ v2 (2026-05-27)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>metodo di taglio del legname</t>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>forest area</t>
+  </si>
+  <si>
+    <t>logging system</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">regional demarcation</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: canton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">unit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">evaluation area</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">grid</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>canton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,282 +172,282 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Switzerland</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>acetta, sega a mano</t>
-[...38 lines deleted...]
-    <t>totale</t>
+    <t>axe, hand saw</t>
+  </si>
+  <si>
+    <t>chainsaw</t>
+  </si>
+  <si>
+    <t>chainsaw, then processor</t>
+  </si>
+  <si>
+    <t>walking harvester</t>
+  </si>
+  <si>
+    <t>chainsaw, then chipper</t>
+  </si>
+  <si>
+    <t>feller buncher, then chipper</t>
+  </si>
+  <si>
+    <t>chainsaw, then yarder</t>
+  </si>
+  <si>
+    <t>chainsaw, then helicopter</t>
+  </si>
+  <si>
+    <t>others</t>
+  </si>
+  <si>
+    <t>wheeled harvester without traction aid winch</t>
+  </si>
+  <si>
+    <t>wheeled harvester with traction aid winch</t>
+  </si>
+  <si>
+    <t>tracked harvester without traction aid winch</t>
+  </si>
+  <si>
+    <t>tracked harvester with traction aid winch</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1315291/497041</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">forest area</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">metodo di taglio del legname</t>
+      <t xml:space="preserve">logging system</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #597</t>
     </r>
   </si>
   <si>
-    <t>Macchine o attrezzature utilizzate per l'abbattimento e l'allestimento degli alberi (=raccolta del legname). Se è stato effettuato un intervento dall'ultimo inventario, l'informazione si basa sul metodo effettivamente utilizzato; se non è stato effettuato alcun intervento, ci si basa sul metodo che sarebbe stato utilizzato al momento dell'inventario attuale in base alla valutazione del forestale locale. Fonte: inchiesta presso il servizio forestale (MID 352: Art der Baumernte)</t>
+    <t>Machines or tools used for felling and processing the trees. If an intervention has taken place since the last Inventory, the data is based on the means actually used. If no intervention has taken place, it is based on the means that would have been used in the case of an intervention at the time of the current Inventory, according to the district forester's assessment. Reference: Forest Service Survey (MID 352: Art der Holzernte)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">canton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Bosco che sia nell'IFN1 (1983-1985) che nell'IFN2 (1993-1995), nell'IFN3 (2004-2006), nell'IFN4 (2009-2017) e nell'IFN5 (2018-2026) era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -781,114 +781,114 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.987" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
@@ -1851,51 +1851,51 @@
       <c r="AR16" s="6">
         <v>2.8</v>
       </c>
       <c r="AS16" s="6">
         <v>36</v>
       </c>
       <c r="AT16" s="6">
         <v>14.2</v>
       </c>
       <c r="AU16" s="6">
         <v>15</v>
       </c>
       <c r="AV16" s="6">
         <v>1.6</v>
       </c>
       <c r="AW16" s="6">
         <v>50</v>
       </c>
       <c r="AX16" s="6">
         <v>3.9</v>
       </c>
       <c r="AY16" s="6">
         <v>30</v>
       </c>
       <c r="AZ16" s="6">
-        <v>150.8</v>
+        <v>150.80000000000001</v>
       </c>
       <c r="BA16" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="6">
         <v>0.0</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="6">
         <v>0.0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="6">
         <v>0.0</v>
       </c>
       <c r="G17" s="6" t="s">
@@ -2656,51 +2656,51 @@
       <c r="AR21" s="6">
         <v>0.7</v>
       </c>
       <c r="AS21" s="6">
         <v>71</v>
       </c>
       <c r="AT21" s="6">
         <v>19.3</v>
       </c>
       <c r="AU21" s="6">
         <v>13</v>
       </c>
       <c r="AV21" s="6">
         <v>0.0</v>
       </c>
       <c r="AW21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX21" s="6">
         <v>0.3</v>
       </c>
       <c r="AY21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ21" s="6">
-        <v>132.3</v>
+        <v>132.30000000000001</v>
       </c>
       <c r="BA21" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="6">
         <v>0.0</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="6">
         <v>0.0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="6">
         <v>0.0</v>
       </c>
       <c r="G22" s="6" t="s">
@@ -2978,51 +2978,51 @@
       <c r="AR23" s="6">
         <v>20.1</v>
       </c>
       <c r="AS23" s="6">
         <v>13</v>
       </c>
       <c r="AT23" s="6">
         <v>0.4</v>
       </c>
       <c r="AU23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AV23" s="6">
         <v>0.3</v>
       </c>
       <c r="AW23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX23" s="6">
         <v>12.2</v>
       </c>
       <c r="AY23" s="6">
         <v>16</v>
       </c>
       <c r="AZ23" s="6">
-        <v>82.6</v>
+        <v>82.59999999999999</v>
       </c>
       <c r="BA23" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="6">
         <v>0.0</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="6">
         <v>0.0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F24" s="6">
         <v>0.4</v>
       </c>
       <c r="G24" s="6" t="s">
@@ -3490,51 +3490,51 @@
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="6">
         <v>41.6</v>
       </c>
       <c r="C27" s="6">
         <v>9</v>
       </c>
       <c r="D27" s="6">
         <v>5.1</v>
       </c>
       <c r="E27" s="6">
         <v>26</v>
       </c>
       <c r="F27" s="6">
         <v>8.8</v>
       </c>
       <c r="G27" s="6">
         <v>20</v>
       </c>
       <c r="H27" s="6">
-        <v>166.1</v>
+        <v>166.099999999999994</v>
       </c>
       <c r="I27" s="6">
         <v>4</v>
       </c>
       <c r="J27" s="6">
         <v>16.4</v>
       </c>
       <c r="K27" s="6">
         <v>14</v>
       </c>
       <c r="L27" s="6">
         <v>38.3</v>
       </c>
       <c r="M27" s="6">
         <v>9</v>
       </c>
       <c r="N27" s="6">
         <v>1.8</v>
       </c>
       <c r="O27" s="6">
         <v>45</v>
       </c>
       <c r="P27" s="6">
         <v>13.9</v>
       </c>
@@ -3598,94 +3598,94 @@
       <c r="AJ27" s="6">
         <v>24.6</v>
       </c>
       <c r="AK27" s="6">
         <v>12</v>
       </c>
       <c r="AL27" s="6">
         <v>24.1</v>
       </c>
       <c r="AM27" s="6">
         <v>11</v>
       </c>
       <c r="AN27" s="6">
         <v>96.5</v>
       </c>
       <c r="AO27" s="6">
         <v>4</v>
       </c>
       <c r="AP27" s="6">
         <v>15.1</v>
       </c>
       <c r="AQ27" s="6">
         <v>15</v>
       </c>
       <c r="AR27" s="6">
-        <v>85.4</v>
+        <v>85.40000000000001</v>
       </c>
       <c r="AS27" s="6">
         <v>6</v>
       </c>
       <c r="AT27" s="6">
-        <v>95.4</v>
+        <v>95.40000000000001</v>
       </c>
       <c r="AU27" s="6">
         <v>5</v>
       </c>
       <c r="AV27" s="6">
         <v>4.7</v>
       </c>
       <c r="AW27" s="6">
         <v>28</v>
       </c>
       <c r="AX27" s="6">
         <v>49.2</v>
       </c>
       <c r="AY27" s="6">
         <v>8</v>
       </c>
       <c r="AZ27" s="6">
         <v>1049.5</v>
       </c>
       <c r="BA27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1315291/497041</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -3723,191 +3723,191 @@
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
       <c r="AX28" s="3"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">forest area</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">metodo di taglio del legname</t>
+            <t xml:space="preserve">logging system</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #597</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">canton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1-IFN5</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:53">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:53" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>