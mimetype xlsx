--- v2 (2026-05-27)
+++ v3 (2026-07-27)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>logging system</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Art der Holzhauerei</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,282 +172,282 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>axe, hand saw</t>
-[...38 lines deleted...]
-    <t>total</t>
+    <t>Axt, Handsäge</t>
+  </si>
+  <si>
+    <t>Motorsäge</t>
+  </si>
+  <si>
+    <t>Motorsäge, dann Prozessor</t>
+  </si>
+  <si>
+    <t>Schreitvollernter</t>
+  </si>
+  <si>
+    <t>Motorsäge, dann Hacker</t>
+  </si>
+  <si>
+    <t>Feller-Buncher, dann Hacker</t>
+  </si>
+  <si>
+    <t>Motorsäge, dann Kombiseil</t>
+  </si>
+  <si>
+    <t>Motorsäge, dann Helikopter</t>
+  </si>
+  <si>
+    <t>andere</t>
+  </si>
+  <si>
+    <t>Radvollernter ohne Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>Radvollernter mit Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>Raupenvollernter ohne Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>Raupenvollernter mit Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1315291/497041</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">logging system</t>
+      <t xml:space="preserve">Art der Holzhauerei</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #597</t>
     </r>
   </si>
   <si>
-    <t>Machines or tools used for felling and processing the trees. If an intervention has taken place since the last Inventory, the data is based on the means actually used. If no intervention has taken place, it is based on the means that would have been used in the case of an intervention at the time of the current Inventory, according to the district forester's assessment. Reference: Forest Service Survey (MID 352: Art der Holzernte)</t>
+    <t>Maschinen oder Werkzeuge, die für das Fällen und Aufarbeiten der Bäume (=Holzhauerei) eingesetzt werden. Fand seit der letzten Inventur ein Eingriff statt, beruht die Angabe auf den tatsächlich eingesetzten Mitteln, erfolgte dagegen kein Eingriff, beruht sie auf den Mitteln, die gemäss Einschätzung des/der Revierförsters/-in bei einem Eingriff zum Zeitpunkt der aktuellen Inventur eingesetzt worden wären. Grundlage: Forstdienstbefragung (MID 352: Art der Holzernte)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in the five inventories NFI1 (1983-1985), NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026) and was accessible on foot.</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -781,114 +781,114 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="40" max="40" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="44" max="44" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="44" max="44" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="46" max="46" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="46" max="46" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
@@ -1851,51 +1851,51 @@
       <c r="AR16" s="6">
         <v>2.8</v>
       </c>
       <c r="AS16" s="6">
         <v>36</v>
       </c>
       <c r="AT16" s="6">
         <v>14.2</v>
       </c>
       <c r="AU16" s="6">
         <v>15</v>
       </c>
       <c r="AV16" s="6">
         <v>1.6</v>
       </c>
       <c r="AW16" s="6">
         <v>50</v>
       </c>
       <c r="AX16" s="6">
         <v>3.9</v>
       </c>
       <c r="AY16" s="6">
         <v>30</v>
       </c>
       <c r="AZ16" s="6">
-        <v>150.80000000000001</v>
+        <v>150.8</v>
       </c>
       <c r="BA16" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="6">
         <v>0.0</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="6">
         <v>0.0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="6">
         <v>0.0</v>
       </c>
       <c r="G17" s="6" t="s">
@@ -2656,51 +2656,51 @@
       <c r="AR21" s="6">
         <v>0.7</v>
       </c>
       <c r="AS21" s="6">
         <v>71</v>
       </c>
       <c r="AT21" s="6">
         <v>19.3</v>
       </c>
       <c r="AU21" s="6">
         <v>13</v>
       </c>
       <c r="AV21" s="6">
         <v>0.0</v>
       </c>
       <c r="AW21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX21" s="6">
         <v>0.3</v>
       </c>
       <c r="AY21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ21" s="6">
-        <v>132.30000000000001</v>
+        <v>132.3</v>
       </c>
       <c r="BA21" s="6">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="6">
         <v>0.0</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="6">
         <v>0.0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="6">
         <v>0.0</v>
       </c>
       <c r="G22" s="6" t="s">
@@ -2978,51 +2978,51 @@
       <c r="AR23" s="6">
         <v>20.1</v>
       </c>
       <c r="AS23" s="6">
         <v>13</v>
       </c>
       <c r="AT23" s="6">
         <v>0.4</v>
       </c>
       <c r="AU23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AV23" s="6">
         <v>0.3</v>
       </c>
       <c r="AW23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX23" s="6">
         <v>12.2</v>
       </c>
       <c r="AY23" s="6">
         <v>16</v>
       </c>
       <c r="AZ23" s="6">
-        <v>82.59999999999999</v>
+        <v>82.6</v>
       </c>
       <c r="BA23" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="6">
         <v>0.0</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="6">
         <v>0.0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F24" s="6">
         <v>0.4</v>
       </c>
       <c r="G24" s="6" t="s">
@@ -3490,51 +3490,51 @@
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="6">
         <v>41.6</v>
       </c>
       <c r="C27" s="6">
         <v>9</v>
       </c>
       <c r="D27" s="6">
         <v>5.1</v>
       </c>
       <c r="E27" s="6">
         <v>26</v>
       </c>
       <c r="F27" s="6">
         <v>8.8</v>
       </c>
       <c r="G27" s="6">
         <v>20</v>
       </c>
       <c r="H27" s="6">
-        <v>166.099999999999994</v>
+        <v>166.1</v>
       </c>
       <c r="I27" s="6">
         <v>4</v>
       </c>
       <c r="J27" s="6">
         <v>16.4</v>
       </c>
       <c r="K27" s="6">
         <v>14</v>
       </c>
       <c r="L27" s="6">
         <v>38.3</v>
       </c>
       <c r="M27" s="6">
         <v>9</v>
       </c>
       <c r="N27" s="6">
         <v>1.8</v>
       </c>
       <c r="O27" s="6">
         <v>45</v>
       </c>
       <c r="P27" s="6">
         <v>13.9</v>
       </c>
@@ -3598,94 +3598,94 @@
       <c r="AJ27" s="6">
         <v>24.6</v>
       </c>
       <c r="AK27" s="6">
         <v>12</v>
       </c>
       <c r="AL27" s="6">
         <v>24.1</v>
       </c>
       <c r="AM27" s="6">
         <v>11</v>
       </c>
       <c r="AN27" s="6">
         <v>96.5</v>
       </c>
       <c r="AO27" s="6">
         <v>4</v>
       </c>
       <c r="AP27" s="6">
         <v>15.1</v>
       </c>
       <c r="AQ27" s="6">
         <v>15</v>
       </c>
       <c r="AR27" s="6">
-        <v>85.40000000000001</v>
+        <v>85.4</v>
       </c>
       <c r="AS27" s="6">
         <v>6</v>
       </c>
       <c r="AT27" s="6">
-        <v>95.40000000000001</v>
+        <v>95.4</v>
       </c>
       <c r="AU27" s="6">
         <v>5</v>
       </c>
       <c r="AV27" s="6">
         <v>4.7</v>
       </c>
       <c r="AW27" s="6">
         <v>28</v>
       </c>
       <c r="AX27" s="6">
         <v>49.2</v>
       </c>
       <c r="AY27" s="6">
         <v>8</v>
       </c>
       <c r="AZ27" s="6">
         <v>1049.5</v>
       </c>
       <c r="BA27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1315291/497041</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -3723,191 +3723,191 @@
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
       <c r="AX28" s="3"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">logging system</t>
+            <t xml:space="preserve">Art der Holzhauerei</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #597</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI1-NFI5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:53">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:53" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>