--- v0 (2025-12-08)
+++ v1 (2026-05-28)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>logging system</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>superficie forestale</t>
+  </si>
+  <si>
+    <t>metodo di taglio del legname</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">suddivisione regionale</t>
     </r>
     <r>
-      <t xml:space="preserve">: canton</t>
+      <t xml:space="preserve">: cantone</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unità</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">insieme analizzato</t>
     </r>
     <r>
-      <t xml:space="preserve">: accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">reticolo</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...2 lines deleted...]
-    <t>canton</t>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>cantone</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,282 +172,282 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Switzerland</t>
+    <t>Svizzera</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>axe, hand saw</t>
-[...38 lines deleted...]
-    <t>total</t>
+    <t>acetta, sega a mano</t>
+  </si>
+  <si>
+    <t>motosega</t>
+  </si>
+  <si>
+    <t>motosega e processore</t>
+  </si>
+  <si>
+    <t>allestitrice e raccoglitrice articolata</t>
+  </si>
+  <si>
+    <t>motosega e cippatrice</t>
+  </si>
+  <si>
+    <t>Feller-Buncher e cippatrice</t>
+  </si>
+  <si>
+    <t>motosega e teleferica combinata</t>
+  </si>
+  <si>
+    <t>motosega ed elicottero</t>
+  </si>
+  <si>
+    <t>altre</t>
+  </si>
+  <si>
+    <t>allesti-/raccoglitrice su ruote, senza verricello di traz. aus.</t>
+  </si>
+  <si>
+    <t>allesti-/raccoglitrice su ruote, con verricello di traz. aus.</t>
+  </si>
+  <si>
+    <t>allesti-/raccoglitrice su cingoli, senza verric. di traz. aus.</t>
+  </si>
+  <si>
+    <t>allesti-/raccoglitrice su cingoli, con verricello di traz. aus.</t>
+  </si>
+  <si>
+    <t>totale</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1315301/497051</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forest area</t>
+      <t xml:space="preserve">superficie forestale</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>All areas designated as forest according to the NFI forest definition. The forest definition includes shrub forest. The target variable "forest area" is also used when classifying the total area as forest or non-forest.</t>
+    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">logging system</t>
+      <t xml:space="preserve">metodo di taglio del legname</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #597</t>
     </r>
   </si>
   <si>
-    <t>Machines or tools used for felling and processing the trees. If an intervention has taken place since the last Inventory, the data is based on the means actually used. If no intervention has taken place, it is based on the means that would have been used in the case of an intervention at the time of the current Inventory, according to the district forester's assessment. Reference: Forest Service Survey (MID 352: Art der Holzernte)</t>
+    <t>Macchine o attrezzature utilizzate per l'abbattimento e l'allestimento degli alberi (=raccolta del legname). Se è stato effettuato un intervento dall'ultimo inventario, l'informazione si basa sul metodo effettivamente utilizzato; se non è stato effettuato alcun intervento, ci si basa sul metodo che sarebbe stato utilizzato al momento dell'inventario attuale in base alla valutazione del forestale locale. Fonte: inchiesta presso il servizio forestale (MID 352: Art der Baumernte)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">canton</t>
+      <t xml:space="preserve">cantone</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Regional demarcation with the cantons as a unit, with the two half-cantons, Basel-Land and Basel-Stadt, combined into one canton for statistical reasons.</t>
+    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Forest that was less than two-thirds covered with shrubs in both NFI4 (2009-2017) and NFI5 (2018-2026) and is accessible on foot.</t>
+    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -781,114 +781,114 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="52.987" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="75.41" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="21.138" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="11.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
@@ -1851,51 +1851,51 @@
       <c r="AR16" s="6">
         <v>3.3</v>
       </c>
       <c r="AS16" s="6">
         <v>34</v>
       </c>
       <c r="AT16" s="6">
         <v>16.7</v>
       </c>
       <c r="AU16" s="6">
         <v>14</v>
       </c>
       <c r="AV16" s="6">
         <v>1.6</v>
       </c>
       <c r="AW16" s="6">
         <v>50</v>
       </c>
       <c r="AX16" s="6">
         <v>3.9</v>
       </c>
       <c r="AY16" s="6">
         <v>30</v>
       </c>
       <c r="AZ16" s="6">
-        <v>166.4</v>
+        <v>166.40000000000001</v>
       </c>
       <c r="BA16" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="6">
         <v>0.0</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="6">
         <v>0.0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="6">
         <v>0.0</v>
       </c>
       <c r="G17" s="6" t="s">
@@ -2620,87 +2620,87 @@
       <c r="AF21" s="6">
         <v>0.0</v>
       </c>
       <c r="AG21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AH21" s="6">
         <v>0.0</v>
       </c>
       <c r="AI21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AJ21" s="6">
         <v>8.9</v>
       </c>
       <c r="AK21" s="6">
         <v>20</v>
       </c>
       <c r="AL21" s="6">
         <v>0.0</v>
       </c>
       <c r="AM21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AN21" s="6">
-        <v>75.9</v>
+        <v>75.90000000000001</v>
       </c>
       <c r="AO21" s="6">
         <v>5</v>
       </c>
       <c r="AP21" s="6">
         <v>10.5</v>
       </c>
       <c r="AQ21" s="6">
         <v>18</v>
       </c>
       <c r="AR21" s="6">
         <v>0.7</v>
       </c>
       <c r="AS21" s="6">
         <v>71</v>
       </c>
       <c r="AT21" s="6">
         <v>27.5</v>
       </c>
       <c r="AU21" s="6">
         <v>11</v>
       </c>
       <c r="AV21" s="6">
         <v>0.0</v>
       </c>
       <c r="AW21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX21" s="6">
         <v>0.3</v>
       </c>
       <c r="AY21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ21" s="6">
-        <v>181.7</v>
+        <v>181.69999999999999</v>
       </c>
       <c r="BA21" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="6">
         <v>0.0</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="6">
         <v>0.0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="6">
         <v>0.0</v>
       </c>
       <c r="G22" s="6" t="s">
@@ -2978,51 +2978,51 @@
       <c r="AR23" s="6">
         <v>21.5</v>
       </c>
       <c r="AS23" s="6">
         <v>13</v>
       </c>
       <c r="AT23" s="6">
         <v>0.4</v>
       </c>
       <c r="AU23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AV23" s="6">
         <v>0.3</v>
       </c>
       <c r="AW23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX23" s="6">
         <v>12.2</v>
       </c>
       <c r="AY23" s="6">
         <v>16</v>
       </c>
       <c r="AZ23" s="6">
-        <v>84.4</v>
+        <v>84.40000000000001</v>
       </c>
       <c r="BA23" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="6">
         <v>0.0</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="6">
         <v>0.0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F24" s="6">
         <v>0.4</v>
       </c>
       <c r="G24" s="6" t="s">
@@ -3490,81 +3490,81 @@
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="6">
         <v>41.9</v>
       </c>
       <c r="C27" s="6">
         <v>9</v>
       </c>
       <c r="D27" s="6">
         <v>5.4</v>
       </c>
       <c r="E27" s="6">
         <v>25</v>
       </c>
       <c r="F27" s="6">
         <v>8.8</v>
       </c>
       <c r="G27" s="6">
         <v>20</v>
       </c>
       <c r="H27" s="6">
-        <v>176.6</v>
+        <v>176.59999999999999</v>
       </c>
       <c r="I27" s="6">
         <v>4</v>
       </c>
       <c r="J27" s="6">
         <v>17.8</v>
       </c>
       <c r="K27" s="6">
         <v>13</v>
       </c>
       <c r="L27" s="6">
         <v>40.5</v>
       </c>
       <c r="M27" s="6">
         <v>9</v>
       </c>
       <c r="N27" s="6">
         <v>2.5</v>
       </c>
       <c r="O27" s="6">
         <v>38</v>
       </c>
       <c r="P27" s="6">
         <v>16.0</v>
       </c>
       <c r="Q27" s="6">
         <v>14</v>
       </c>
       <c r="R27" s="6">
-        <v>179.1</v>
+        <v>179.099999999999994</v>
       </c>
       <c r="S27" s="6">
         <v>4</v>
       </c>
       <c r="T27" s="6">
         <v>29.9</v>
       </c>
       <c r="U27" s="6">
         <v>10</v>
       </c>
       <c r="V27" s="6">
         <v>45.8</v>
       </c>
       <c r="W27" s="6">
         <v>8</v>
       </c>
       <c r="X27" s="6">
         <v>31.4</v>
       </c>
       <c r="Y27" s="6">
         <v>9</v>
       </c>
       <c r="Z27" s="6">
         <v>7.1</v>
       </c>
@@ -3622,70 +3622,70 @@
       <c r="AR27" s="6">
         <v>92.3</v>
       </c>
       <c r="AS27" s="6">
         <v>6</v>
       </c>
       <c r="AT27" s="6">
         <v>116.0</v>
       </c>
       <c r="AU27" s="6">
         <v>5</v>
       </c>
       <c r="AV27" s="6">
         <v>5.4</v>
       </c>
       <c r="AW27" s="6">
         <v>26</v>
       </c>
       <c r="AX27" s="6">
         <v>50.2</v>
       </c>
       <c r="AY27" s="6">
         <v>7</v>
       </c>
       <c r="AZ27" s="6">
-        <v>1176.4</v>
+        <v>1176.40000000000009</v>
       </c>
       <c r="BA27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1315301/497051</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -3723,191 +3723,191 @@
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
       <c r="AX28" s="3"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forest area</t>
+            <t xml:space="preserve">superficie forestale</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">logging system</t>
+            <t xml:space="preserve">metodo di taglio del legname</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #597</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">canton</t>
+            <t xml:space="preserve">cantone</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">accessible forest without shrub forest NFI4/NFI5</t>
+            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:53">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:53" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>