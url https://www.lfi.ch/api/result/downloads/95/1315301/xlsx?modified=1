--- v1 (2026-05-28)
+++ v2 (2026-07-26)
@@ -1,144 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>metodo di taglio del legname</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche</t>
+  </si>
+  <si>
+    <t>Art der Holzhauerei</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: cantone</t>
+      <t xml:space="preserve">: Kanton</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
       <t xml:space="preserve">: 1000 ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...2 lines deleted...]
-    <t>cantone</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Kanton</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>BL/BS</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>GL</t>
   </si>
@@ -172,282 +172,282 @@
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>TI</t>
   </si>
   <si>
     <t>UR</t>
   </si>
   <si>
     <t>VD</t>
   </si>
   <si>
     <t>VS</t>
   </si>
   <si>
     <t>ZG</t>
   </si>
   <si>
     <t>ZH</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>1000 ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>acetta, sega a mano</t>
-[...38 lines deleted...]
-    <t>totale</t>
+    <t>Axt, Handsäge</t>
+  </si>
+  <si>
+    <t>Motorsäge</t>
+  </si>
+  <si>
+    <t>Motorsäge, dann Prozessor</t>
+  </si>
+  <si>
+    <t>Schreitvollernter</t>
+  </si>
+  <si>
+    <t>Motorsäge, dann Hacker</t>
+  </si>
+  <si>
+    <t>Feller-Buncher, dann Hacker</t>
+  </si>
+  <si>
+    <t>Motorsäge, dann Kombiseil</t>
+  </si>
+  <si>
+    <t>Motorsäge, dann Helikopter</t>
+  </si>
+  <si>
+    <t>andere</t>
+  </si>
+  <si>
+    <t>Radvollernter ohne Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>Radvollernter mit Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>Raupenvollernter ohne Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>Raupenvollernter mit Traktionshilfswinde</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1315301/497051</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">metodo di taglio del legname</t>
+      <t xml:space="preserve">Art der Holzhauerei</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #597</t>
     </r>
   </si>
   <si>
-    <t>Macchine o attrezzature utilizzate per l'abbattimento e l'allestimento degli alberi (=raccolta del legname). Se è stato effettuato un intervento dall'ultimo inventario, l'informazione si basa sul metodo effettivamente utilizzato; se non è stato effettuato alcun intervento, ci si basa sul metodo che sarebbe stato utilizzato al momento dell'inventario attuale in base alla valutazione del forestale locale. Fonte: inchiesta presso il servizio forestale (MID 352: Art der Baumernte)</t>
+    <t>Maschinen oder Werkzeuge, die für das Fällen und Aufarbeiten der Bäume (=Holzhauerei) eingesetzt werden. Fand seit der letzten Inventur ein Eingriff statt, beruht die Angabe auf den tatsächlich eingesetzten Mitteln, erfolgte dagegen kein Eingriff, beruht sie auf den Mitteln, die gemäss Einschätzung des/der Revierförsters/-in bei einem Eingriff zum Zeitpunkt der aktuellen Inventur eingesetzt worden wären. Grundlage: Forstdienstbefragung (MID 352: Art der Holzernte)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">cantone</t>
+      <t xml:space="preserve">Kanton</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #827</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione regionale con i cantoni come unità. I due semicantoni di Basilea Campagna e Basilea Città sono riuniti in un unico cantone per motivi statistici.</t>
+    <t>Regionale Gliederung mit den Kantonen als Einheit. Dabei werden die beiden Halbkantone Basel-Landschaft und Basel-Stadt aus statistischen Gründen zu einem Kanton zusammengefasst.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -781,114 +781,114 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BA44"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="18" max="18" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="27" max="27" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="29" max="29" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="31" max="31" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="33" max="33" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="34" max="34" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="35" max="35" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="36" max="36" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="37" max="37" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="38" max="38" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="39" max="39" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="40" max="40" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="40" max="40" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="41" max="41" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="42" max="42" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="43" max="43" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="44" max="44" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="45" max="45" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="46" max="46" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="47" max="47" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="48" max="48" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="49" max="49" width="6.856" bestFit="true" customWidth="true" style="0"/>
     <col min="50" max="50" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="51" max="51" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="52" max="52" width="23.423" bestFit="true" customWidth="true" style="0"/>
+    <col min="52" max="52" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="53" max="53" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:53">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:53">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:53">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:53">
       <c r="A5" t="s">
@@ -1851,51 +1851,51 @@
       <c r="AR16" s="6">
         <v>3.3</v>
       </c>
       <c r="AS16" s="6">
         <v>34</v>
       </c>
       <c r="AT16" s="6">
         <v>16.7</v>
       </c>
       <c r="AU16" s="6">
         <v>14</v>
       </c>
       <c r="AV16" s="6">
         <v>1.6</v>
       </c>
       <c r="AW16" s="6">
         <v>50</v>
       </c>
       <c r="AX16" s="6">
         <v>3.9</v>
       </c>
       <c r="AY16" s="6">
         <v>30</v>
       </c>
       <c r="AZ16" s="6">
-        <v>166.40000000000001</v>
+        <v>166.4</v>
       </c>
       <c r="BA16" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="17" spans="1:53">
       <c r="A17" s="5" t="s">
         <v>42</v>
       </c>
       <c r="B17" s="6">
         <v>0.0</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D17" s="6">
         <v>0.0</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="6">
         <v>0.0</v>
       </c>
       <c r="G17" s="6" t="s">
@@ -2620,87 +2620,87 @@
       <c r="AF21" s="6">
         <v>0.0</v>
       </c>
       <c r="AG21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AH21" s="6">
         <v>0.0</v>
       </c>
       <c r="AI21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AJ21" s="6">
         <v>8.9</v>
       </c>
       <c r="AK21" s="6">
         <v>20</v>
       </c>
       <c r="AL21" s="6">
         <v>0.0</v>
       </c>
       <c r="AM21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AN21" s="6">
-        <v>75.90000000000001</v>
+        <v>75.9</v>
       </c>
       <c r="AO21" s="6">
         <v>5</v>
       </c>
       <c r="AP21" s="6">
         <v>10.5</v>
       </c>
       <c r="AQ21" s="6">
         <v>18</v>
       </c>
       <c r="AR21" s="6">
         <v>0.7</v>
       </c>
       <c r="AS21" s="6">
         <v>71</v>
       </c>
       <c r="AT21" s="6">
         <v>27.5</v>
       </c>
       <c r="AU21" s="6">
         <v>11</v>
       </c>
       <c r="AV21" s="6">
         <v>0.0</v>
       </c>
       <c r="AW21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX21" s="6">
         <v>0.3</v>
       </c>
       <c r="AY21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AZ21" s="6">
-        <v>181.69999999999999</v>
+        <v>181.7</v>
       </c>
       <c r="BA21" s="6">
         <v>4</v>
       </c>
     </row>
     <row r="22" spans="1:53">
       <c r="A22" s="5" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="6">
         <v>0.0</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D22" s="6">
         <v>0.0</v>
       </c>
       <c r="E22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F22" s="6">
         <v>0.0</v>
       </c>
       <c r="G22" s="6" t="s">
@@ -2978,51 +2978,51 @@
       <c r="AR23" s="6">
         <v>21.5</v>
       </c>
       <c r="AS23" s="6">
         <v>13</v>
       </c>
       <c r="AT23" s="6">
         <v>0.4</v>
       </c>
       <c r="AU23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AV23" s="6">
         <v>0.3</v>
       </c>
       <c r="AW23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AX23" s="6">
         <v>12.2</v>
       </c>
       <c r="AY23" s="6">
         <v>16</v>
       </c>
       <c r="AZ23" s="6">
-        <v>84.40000000000001</v>
+        <v>84.4</v>
       </c>
       <c r="BA23" s="6">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:53">
       <c r="A24" s="5" t="s">
         <v>49</v>
       </c>
       <c r="B24" s="6">
         <v>0.0</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="D24" s="6">
         <v>0.0</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F24" s="6">
         <v>0.4</v>
       </c>
       <c r="G24" s="6" t="s">
@@ -3490,81 +3490,81 @@
       </c>
     </row>
     <row r="27" spans="1:53">
       <c r="A27" s="5" t="s">
         <v>52</v>
       </c>
       <c r="B27" s="6">
         <v>41.9</v>
       </c>
       <c r="C27" s="6">
         <v>9</v>
       </c>
       <c r="D27" s="6">
         <v>5.4</v>
       </c>
       <c r="E27" s="6">
         <v>25</v>
       </c>
       <c r="F27" s="6">
         <v>8.8</v>
       </c>
       <c r="G27" s="6">
         <v>20</v>
       </c>
       <c r="H27" s="6">
-        <v>176.59999999999999</v>
+        <v>176.6</v>
       </c>
       <c r="I27" s="6">
         <v>4</v>
       </c>
       <c r="J27" s="6">
         <v>17.8</v>
       </c>
       <c r="K27" s="6">
         <v>13</v>
       </c>
       <c r="L27" s="6">
         <v>40.5</v>
       </c>
       <c r="M27" s="6">
         <v>9</v>
       </c>
       <c r="N27" s="6">
         <v>2.5</v>
       </c>
       <c r="O27" s="6">
         <v>38</v>
       </c>
       <c r="P27" s="6">
         <v>16.0</v>
       </c>
       <c r="Q27" s="6">
         <v>14</v>
       </c>
       <c r="R27" s="6">
-        <v>179.099999999999994</v>
+        <v>179.1</v>
       </c>
       <c r="S27" s="6">
         <v>4</v>
       </c>
       <c r="T27" s="6">
         <v>29.9</v>
       </c>
       <c r="U27" s="6">
         <v>10</v>
       </c>
       <c r="V27" s="6">
         <v>45.8</v>
       </c>
       <c r="W27" s="6">
         <v>8</v>
       </c>
       <c r="X27" s="6">
         <v>31.4</v>
       </c>
       <c r="Y27" s="6">
         <v>9</v>
       </c>
       <c r="Z27" s="6">
         <v>7.1</v>
       </c>
@@ -3622,70 +3622,70 @@
       <c r="AR27" s="6">
         <v>92.3</v>
       </c>
       <c r="AS27" s="6">
         <v>6</v>
       </c>
       <c r="AT27" s="6">
         <v>116.0</v>
       </c>
       <c r="AU27" s="6">
         <v>5</v>
       </c>
       <c r="AV27" s="6">
         <v>5.4</v>
       </c>
       <c r="AW27" s="6">
         <v>26</v>
       </c>
       <c r="AX27" s="6">
         <v>50.2</v>
       </c>
       <c r="AY27" s="6">
         <v>7</v>
       </c>
       <c r="AZ27" s="6">
-        <v>1176.40000000000009</v>
+        <v>1176.4</v>
       </c>
       <c r="BA27" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:53" customHeight="1" ht="21.75">
       <c r="A28" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1315301/497051</t>
           </r>
         </is>
       </c>
       <c r="B28" s="3"/>
       <c r="C28" s="3"/>
       <c r="D28" s="3"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
@@ -3723,191 +3723,191 @@
       <c r="AQ28" s="3"/>
       <c r="AR28" s="3"/>
       <c r="AS28" s="3"/>
       <c r="AT28" s="3"/>
       <c r="AU28" s="3"/>
       <c r="AV28" s="3"/>
       <c r="AW28" s="3"/>
       <c r="AX28" s="3"/>
       <c r="AY28" s="3"/>
       <c r="AZ28" s="3"/>
       <c r="BA28" s="3"/>
     </row>
     <row r="31" spans="1:53">
       <c r="A31" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="32" spans="1:53" customHeight="1" ht="29">
       <c r="A32" s="1" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="34" spans="1:53">
       <c r="A34" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">metodo di taglio del legname</t>
+            <t xml:space="preserve">Art der Holzhauerei</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #597</t>
           </r>
         </is>
       </c>
     </row>
     <row r="35" spans="1:53" customHeight="1" ht="29">
       <c r="A35" s="1" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="37" spans="1:53">
       <c r="A37" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">cantone</t>
+            <t xml:space="preserve">Kanton</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #827</t>
           </r>
         </is>
       </c>
     </row>
     <row r="38" spans="1:53" customHeight="1" ht="29">
       <c r="A38" s="1" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="41" spans="1:53" customHeight="1" ht="29">
       <c r="A41" s="1" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="43" spans="1:53">
       <c r="A43" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="44" spans="1:53" customHeight="1" ht="29">
       <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:BA1"/>
     <mergeCell ref="A2:BA2"/>