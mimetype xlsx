--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -17,397 +17,397 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>IFN5</t>
   </si>
   <si>
-    <t>superficie forestale secondo la funzione del bosco diviso per superficie forestale</t>
-[...2 lines deleted...]
-    <t>funzione del bosco</t>
+    <t>surface forestière selon la fonction forestière divisé par surface forestière</t>
+  </si>
+  <si>
+    <t>fonction forestière</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione di produzione</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de production</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...27 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de production</t>
+  </si>
+  <si>
+    <t>Jura</t>
+  </si>
+  <si>
+    <t>Plateau</t>
+  </si>
+  <si>
+    <t>Préalpes</t>
+  </si>
+  <si>
+    <t>Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna funzione particolare del bosco</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>pas de fonction particulière de la forêt</t>
+  </si>
+  <si>
+    <t>production de bois</t>
+  </si>
+  <si>
+    <t>utilisation agricole</t>
+  </si>
+  <si>
+    <t>protection contre le vent</t>
+  </si>
+  <si>
+    <t>protection des eaux potables</t>
+  </si>
+  <si>
+    <t>protection contre les dangers naturels</t>
+  </si>
+  <si>
+    <t>protection de la nature</t>
+  </si>
+  <si>
+    <t>protection du paysage</t>
+  </si>
+  <si>
+    <t>protection de la faune</t>
+  </si>
+  <si>
+    <t>récréation</t>
+  </si>
+  <si>
+    <t>usage militaire</t>
+  </si>
+  <si>
+    <t>puits de carbone</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317431/499181</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale secondo la funzione del bosco</t>
+      <t xml:space="preserve">surface forestière selon la fonction forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #262</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale suddivisa secondo le funzioni del bosco (compresa la categoria «nessuna funzione particolare»), così come determinata nel quadro della inchiesta presso il servizio forestale. Una zona boschiva può svolgere diverse funzioni forestali allo stesso tempo. Può dunque essere contata per la stima della superficie forestale di diverse funzioni del bosco.</t>
+    <t>Surface forestière ventilée en fonction de ses fonctions (y compris «pas de fonction particulière»), telle que déterminée dans le cadre de l’enquête auprès du service forestier. Une zone boisée peut remplir plusieurs fonctions forestières en même temps. Elle peut donc être prise en compte pour l'estimation de la surface forestière de plusieurs fonctions forestières.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">funzione del bosco</t>
+      <t xml:space="preserve">fonction forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2004</t>
     </r>
   </si>
   <si>
-    <t>Funzioni del bosco con una significativa importanza locale in base alla pianificazione forestale o alla valutazione del servizio forestale locale. Sono possibili più funzioni di importanza locale significativa contemporaneamente. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Fonctions forestières d'importance locale considérable selon la planification forestière ou l'évaluation experte par le service forestier local. Une forêt peut avoir plusieurs fonctions particulières d'importance locale considérable en même temps. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione di produzione</t>
+      <t xml:space="preserve">région de production</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in cinque regioni (Giura, Altopiano, Prealpi, Alpi e Sud delle Alpi) che presentano condizioni di crescita e di produzione di legname relativamente omogenee. Le Regioni di produzione furono elaborate dall'Ufficio federale delle foreste molto prima del primo inventario forestale nazionale (IFN1, 1983-1985). A parte una piccola eccezione attorno al lago Lemano, i confini delle Regioni di produzione corrispondono ai confini dei comuni di allora. Al contrario dell'IFN, la statistica forestale eseguita dall'Ufficio federale di statistica non usa le Regioni di produzione, bensì le Zone forestali, i cui confini hanno un corso leggermente diverso.</t>
+    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -759,51 +759,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:13">
@@ -1486,268 +1486,268 @@
         <v>18</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="L26" s="6" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:13" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317431/499181</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale secondo la funzione del bosco</t>
+            <t xml:space="preserve">surface forestière selon la fonction forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #262</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:13" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="33" spans="1:13">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:13" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">funzione del bosco</t>
+            <t xml:space="preserve">fonction forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2004</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:13" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione di produzione</t>
+            <t xml:space="preserve">région de production</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:13" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:13" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:13" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>44</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>