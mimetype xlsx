--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,427 +14,427 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>funzione del bosco</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Waldfläche nach Waldfunktion geteilt durch Waldfläche</t>
+  </si>
+  <si>
+    <t>Waldfunktion</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile</t>
+      <t xml:space="preserve">: zugänglicher Wald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
-[...47 lines deleted...]
-    <t>Svizzera</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>nessuna funzione particolare del bosco</t>
-[...35 lines deleted...]
-    <t>totale</t>
+    <t>keine spezielle Waldfunktion</t>
+  </si>
+  <si>
+    <t>Holzproduktion</t>
+  </si>
+  <si>
+    <t>landwirtschaftliche Nutzung</t>
+  </si>
+  <si>
+    <t>Windschutz</t>
+  </si>
+  <si>
+    <t>Trinkwasserschutz</t>
+  </si>
+  <si>
+    <t>Schutz gegen Naturgefahren</t>
+  </si>
+  <si>
+    <t>Naturschutz</t>
+  </si>
+  <si>
+    <t>Landschaftsschutz</t>
+  </si>
+  <si>
+    <t>Wildschutz</t>
+  </si>
+  <si>
+    <t>Erholung</t>
+  </si>
+  <si>
+    <t>Militär</t>
+  </si>
+  <si>
+    <t>Kohlenstoffsenke</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317471/499221</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale secondo la funzione del bosco</t>
+      <t xml:space="preserve">Waldfläche nach Waldfunktion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #262</t>
     </r>
   </si>
   <si>
-    <t>Superficie forestale suddivisa secondo le funzioni del bosco (compresa la categoria «nessuna funzione particolare»), così come determinata nel quadro della inchiesta presso il servizio forestale. Una zona boschiva può svolgere diverse funzioni forestali allo stesso tempo. Può dunque essere contata per la stima della superficie forestale di diverse funzioni del bosco.</t>
+    <t>Waldfläche, aufgegliedert nach ihren Funktionen (inkl. «keine spezielle Waldfunktion»), wie sie im Rahmen der Forstdienstbefragung ermittelt wird. Ein Waldgebiet kann gleichzeitig mehrere Waldfunktionen erfüllen. Damit kann es zur Waldfläche mehrerer Waldfunktionen beitragen.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">superficie forestale</t>
+      <t xml:space="preserve">Waldfläche</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Insieme di tutte le superfici dichiarate come bosco secondo la definizione di bosco dell'IFN. Questa definizione comprende anche gli arbusteti. La variabile target «superficie forestale» viene anche utilizzata per analizzare la superficie totale quando si tratta di distinguere tra «bosco» e «non bosco».</t>
+    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">funzione del bosco</t>
+      <t xml:space="preserve">Waldfunktion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2004</t>
     </r>
   </si>
   <si>
-    <t>Funzioni del bosco con una significativa importanza locale in base alla pianificazione forestale o alla valutazione del servizio forestale locale. Sono possibili più funzioni di importanza locale significativa contemporaneamente. Fonte: inchiesta presso il servizio forestale (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Waldfunktionen mit erheblicher lokaler Bedeutung gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Es sind gleichzeitig mehrere Waldfunktionen von erheblicher lokaler Bedeutung möglich. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile</t>
+      <t xml:space="preserve">zugänglicher Wald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1348</t>
     </r>
   </si>
   <si>
-    <t>Superficie che soddisfa la definizione di bosco secondo l'IFN, che è dunque «bosco esclusi gli arbusteti» o «arbusteto», e che può essere raggiunta a piedi.</t>
+    <t>Fläche, die die Walddefinition des LFI erfüllt, also «Wald ohne Gebüschwald» oder «Gebüschwald» ist, und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -786,51 +786,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="45.846" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -2395,51 +2395,51 @@
         <v>27</v>
       </c>
       <c r="AC26" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD26" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AE26" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="27" spans="1:31" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317471/499221</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
@@ -2455,226 +2455,226 @@
       <c r="U27" s="3"/>
       <c r="V27" s="3"/>
       <c r="W27" s="3"/>
       <c r="X27" s="3"/>
       <c r="Y27" s="3"/>
       <c r="Z27" s="3"/>
       <c r="AA27" s="3"/>
       <c r="AB27" s="3"/>
       <c r="AC27" s="3"/>
       <c r="AD27" s="3"/>
       <c r="AE27" s="3"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale secondo la funzione del bosco</t>
+            <t xml:space="preserve">Waldfläche nach Waldfunktion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #262</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">superficie forestale</t>
+            <t xml:space="preserve">Waldfläche</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="36" spans="1:31">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">funzione del bosco</t>
+            <t xml:space="preserve">Waldfunktion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2004</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:31" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="39" spans="1:31">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:31" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="42" spans="1:31">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile</t>
+            <t xml:space="preserve">zugänglicher Wald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1348</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:31" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:31" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>53</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>