--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,403 +14,403 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>LFI5</t>
-[...5 lines deleted...]
-    <t>Waldfunktion</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>surface forestière selon la fonction forestière divisé par surface forestière</t>
+  </si>
+  <si>
+    <t>fonction forestière</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Regionale Gliederung</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: Schutzwaldregion</t>
+      <t xml:space="preserve">découpage régional</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: région de forêt protectrice</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Einheit</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, Spaltentotal</t>
+      <t xml:space="preserve">unité</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, total de colonne</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Bezugsfläche</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">ensemble analysé</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Netz</t>
-[...30 lines deleted...]
-    <t>Schweiz</t>
+      <t xml:space="preserve">réseau</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+    </r>
+  </si>
+  <si>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>région de forêt protectrice</t>
+  </si>
+  <si>
+    <t>Plateau/Jura</t>
+  </si>
+  <si>
+    <t>Nord des Alpes ouest</t>
+  </si>
+  <si>
+    <t>Nord des Alpes est</t>
+  </si>
+  <si>
+    <t>Sud-ouest des Alpes</t>
+  </si>
+  <si>
+    <t>Sud-est des Alpes</t>
+  </si>
+  <si>
+    <t>Sud des Alpes</t>
+  </si>
+  <si>
+    <t>Suisse</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>keine Angabe</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>keine spezielle Waldfunktion</t>
-[...35 lines deleted...]
-    <t>Total</t>
+    <t>pas de fonction particulière de la forêt</t>
+  </si>
+  <si>
+    <t>production de bois</t>
+  </si>
+  <si>
+    <t>utilisation agricole</t>
+  </si>
+  <si>
+    <t>protection contre le vent</t>
+  </si>
+  <si>
+    <t>protection des eaux potables</t>
+  </si>
+  <si>
+    <t>protection contre les dangers naturels</t>
+  </si>
+  <si>
+    <t>protection de la nature</t>
+  </si>
+  <si>
+    <t>protection du paysage</t>
+  </si>
+  <si>
+    <t>protection de la faune</t>
+  </si>
+  <si>
+    <t>récréation</t>
+  </si>
+  <si>
+    <t>usage militaire</t>
+  </si>
+  <si>
+    <t>puits de carbone</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1318280/500030</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche nach Waldfunktion</t>
+      <t xml:space="preserve">surface forestière selon la fonction forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #262</t>
     </r>
   </si>
   <si>
-    <t>Waldfläche, aufgegliedert nach ihren Funktionen (inkl. «keine spezielle Waldfunktion»), wie sie im Rahmen der Forstdienstbefragung ermittelt wird. Ein Waldgebiet kann gleichzeitig mehrere Waldfunktionen erfüllen. Damit kann es zur Waldfläche mehrerer Waldfunktionen beitragen.</t>
+    <t>Surface forestière ventilée en fonction de ses fonctions (y compris «pas de fonction particulière»), telle que déterminée dans le cadre de l’enquête auprès du service forestier. Une zone boisée peut remplir plusieurs fonctions forestières en même temps. Elle peut donc être prise en compte pour l'estimation de la surface forestière de plusieurs fonctions forestières.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfläche</t>
+      <t xml:space="preserve">surface forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #44</t>
     </r>
   </si>
   <si>
-    <t>Gesamtheit aller Flächen, die gemäss Walddefinition des LFI als Wald bezeichnet werden. Die Walddefinition schliesst Gebüschwald mit ein. Die Zielgrösse «Waldfläche» wird auch verwendet für Auswertungen der Gesamtfläche, wenn es um die Unterscheidung von Wald und Nichtwald geht.</t>
+    <t>Ensemble de toutes les surfaces qui sont désignées comme forêt selon la définition de la forêt de l’IFN. Cette définition inclut la forêt buissonnante. La variable cible «surface forestière» est également utilisée pour évaluer la surface totale lorsqu'il s'agit de distinguer entre «forêt» et «hors forêt».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Waldfunktion</t>
+      <t xml:space="preserve">fonction forestière</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2004</t>
     </r>
   </si>
   <si>
-    <t>Waldfunktionen mit erheblicher lokaler Bedeutung gemäss forstlicher Planung oder gutachterlicher Einschätzung durch den lokalen Forstdienst. Es sind gleichzeitig mehrere Waldfunktionen von erheblicher lokaler Bedeutung möglich. Grundlage: Forstdienstbefragung (MID 327: Spezielle Waldfunktionen)</t>
+    <t>Fonctions forestières d'importance locale considérable selon la planification forestière ou l'évaluation experte par le service forestier local. Une forêt peut avoir plusieurs fonctions particulières d'importance locale considérable en même temps. Source: enquête auprès des services forestiers (MID 327: Fonctions particulières de la forêt)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">Schutzwaldregion</t>
+      <t xml:space="preserve">région de forêt protectrice</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Gliederung der Schweiz, die im LFI für Schutzwaldanalysen verwendet wird. Die sechs Schutzwaldregionen wurden aus den Wirtschaftsregionen durch Zusammenfassung einzelner Regionen nach naturräumlichen und statistischen Aspekten gebildet.</t>
+    <t>Découpage de la Suisse utilisé dans l'IFN pour analyser des forêts protectrices. Les six régions de forêts protectrices ont été formées à partir des régions économiques en regroupant certaines régions selon des critères environnementaux et statistiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
+    <t>Forêt couverte par des arbustes sur moins des deux tiers de sa surface et atteignable à pied, tant dans l'IFN4 (2009-2017) que dans l'IFN5 (2018-2026).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -762,51 +762,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O46"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="34.135" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="48.274" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
@@ -1587,270 +1587,270 @@
         <v>19</v>
       </c>
       <c r="M26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="N26" s="6" t="s">
         <v>19</v>
       </c>
       <c r="O26" s="6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="21.75">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1318280/500030</t>
           </r>
         </is>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche nach Waldfunktion</t>
+            <t xml:space="preserve">surface forestière selon la fonction forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #262</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:15" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfläche</t>
+            <t xml:space="preserve">surface forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #44</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:15" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Waldfunktion</t>
+            <t xml:space="preserve">fonction forestière</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2004</t>
           </r>
         </is>
       </c>
     </row>
     <row r="37" spans="1:15" customHeight="1" ht="29">
       <c r="A37" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">Schutzwaldregion</t>
+            <t xml:space="preserve">région de forêt protectrice</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="40" spans="1:15" customHeight="1" ht="29">
       <c r="A40" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN4/IFN5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="43" spans="1:15" customHeight="1" ht="29">
       <c r="A43" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="46" spans="1:15" customHeight="1" ht="29">
       <c r="A46" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>