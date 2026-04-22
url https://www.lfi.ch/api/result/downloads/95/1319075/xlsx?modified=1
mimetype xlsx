--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,436 +14,436 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
-    <t>IFN5</t>
+    <t>LFI5</t>
   </si>
   <si>
-    <t>numero totale di fusti</t>
+    <t>Gesamtstammzahl</t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (3 classi) · diametro a petto d'uomo (10 classi)</t>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen) · Brusthöhendurchmesser (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: n/ha</t>
+      <t xml:space="preserve">: Stk./ha</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>stato 2018/26</t>
+    <t>Zustand 2018/26</t>
   </si>
   <si>
-    <t>regione economica</t>
+    <t>Wirtschaftsregion</t>
   </si>
   <si>
-    <t>Giura Ovest</t>
+    <t>Jura West</t>
   </si>
   <si>
-    <t>Giura Est</t>
+    <t>Jura Ost</t>
   </si>
   <si>
-    <t>Altopiano Ovest</t>
+    <t>Mittelland West</t>
   </si>
   <si>
-    <t>Altopiano Centro</t>
+    <t>Mittelland Mitte</t>
   </si>
   <si>
-    <t>Altopiano Est</t>
+    <t>Mittelland Ost</t>
   </si>
   <si>
-    <t>Prealpi Ovest</t>
+    <t>Voralpen West</t>
   </si>
   <si>
-    <t>Prealpi Centro</t>
+    <t>Voralpen Mitte</t>
   </si>
   <si>
-    <t>Prealpi Est</t>
+    <t>Voralpen Ost</t>
   </si>
   <si>
-    <t>Alpi Nord-Ovest</t>
+    <t>Alpen Nordwest</t>
   </si>
   <si>
-    <t>Alpi Centro</t>
+    <t>Alpen Mitte</t>
   </si>
   <si>
-    <t>Alpi Nord-Est</t>
+    <t>Alpen Nordost</t>
   </si>
   <si>
-    <t>Alpi Sud-Ovest</t>
+    <t>Alpen Südwest</t>
   </si>
   <si>
-    <t>Alpi Sud-Est</t>
+    <t>Alpen Südost</t>
   </si>
   <si>
-    <t>Sud delle Alpi</t>
+    <t>Alpensüdseite</t>
   </si>
   <si>
-    <t>Svizzera</t>
+    <t>Schweiz</t>
   </si>
   <si>
-    <t>fasce vegetazionali NaiS (3 classi)</t>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen)</t>
   </si>
   <si>
-    <t>diametro a petto d'uomo (10 classi)</t>
+    <t>Brusthöhendurchmesser (10 Klassen)</t>
   </si>
   <si>
-    <t>n/ha</t>
+    <t>Stk./ha</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>81-90 cm</t>
   </si>
   <si>
     <t>91-100 cm</t>
   </si>
   <si>
     <t>&gt;100 cm</t>
   </si>
   <si>
-    <t>totale</t>
+    <t>Total</t>
   </si>
   <si>
-    <t>subalpino</t>
+    <t>subalpin</t>
   </si>
   <si>
-    <t>montano</t>
+    <t>montan</t>
   </si>
   <si>
-    <t>iperinsubrica, collinare e submontana</t>
+    <t>hyperinsubrisch, kollin, submontan</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1319075/500825</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero totale di fusti</t>
+      <t xml:space="preserve">Gesamtstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi e morti (in piedi e a terra) con un diametro a petto d'uomo (DPU) di almeno 12 cm. Il numero totale di fusti corrisponde alla somma del numero di fusti e del numero di fusti morti.</t>
+    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">fasce vegetazionali NaiS (3 classi)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2668</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a tre classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in sei classi (NAISHSTKOMB6KL), per cui le classi «iperinsubrica e collinare» e «submontana» vengono riunite nella classe «iperinsubrica, collinare, submontana», mentre le fasce «montana inferiore e superiore» e «altimontana» vengono riunite nella classe «montana» e le fasce «subalpina» e «subalpina superiore» nella classe «subalpina». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021). nessuna indicazione: situato sopra il limite del bosco modellizzato da Zischg et al. e talvolta nell'area di laghi, che sono stati tagliati in modo relativamente approssimativo da Zischg et al. </t>
+    <t>Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf drei Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in sechs Klassen (NAISHSTKOMB6KL) dar, indem die Klassen «hyperinsubrisch und kollin» und «submontan» zur Klasse «hyperinsubrisch, kollin, submontan», die Stufen «unter- und obermontan» und «hochmontan» zur Stufe «montan» und die Stufen «subalpin» und «obersubalpin» zur Stufe «subalpin» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diametro a petto d'uomo (10 classi)</t>
+      <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317</t>
     </r>
   </si>
   <si>
-    <t>Diametro a petto d'uomo (DPU) degli alberi e arbusti a partire da 12 cm di DPU, in dieci classi. Fonte: rilievo sul terreno (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD in zehn Klassen. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #434</t>
     </r>
   </si>
   <si>
-    <t>Bosco coperto per meno di due terzi da arbusti e che può essere raggiunto a piedi.</t>
+    <t>Wald, der zu weniger als zwei Dritteln mit Sträuchern bedeckt ist und zu Fuss aufgesucht werden kann.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -795,81 +795,81 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.418" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="15" max="15" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="17" max="17" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="19" max="19" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="21" max="21" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="23" max="23" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="25" max="25" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="27" max="27" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="27" max="27" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="28" max="28" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="29" max="29" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="29" max="29" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="30" max="30" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="31" max="31" width="8.141" bestFit="true" customWidth="true" style="0"/>
+    <col min="31" max="31" width="11.569" bestFit="true" customWidth="true" style="0"/>
     <col min="32" max="32" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:32">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
@@ -6850,51 +6850,51 @@
         <v>531</v>
       </c>
       <c r="AD72" s="6">
         <v>4</v>
       </c>
       <c r="AE72" s="6">
         <v>460</v>
       </c>
       <c r="AF72" s="6">
         <v>1</v>
       </c>
     </row>
     <row r="73" spans="1:32" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1319075/500825</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
@@ -6910,226 +6910,226 @@
       <c r="V73" s="3"/>
       <c r="W73" s="3"/>
       <c r="X73" s="3"/>
       <c r="Y73" s="3"/>
       <c r="Z73" s="3"/>
       <c r="AA73" s="3"/>
       <c r="AB73" s="3"/>
       <c r="AC73" s="3"/>
       <c r="AD73" s="3"/>
       <c r="AE73" s="3"/>
       <c r="AF73" s="3"/>
     </row>
     <row r="76" spans="1:32">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero totale di fusti</t>
+            <t xml:space="preserve">Gesamtstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:32" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="79" spans="1:32">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">fasce vegetazionali NaiS (3 classi)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2668</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:32" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="82" spans="1:32">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diametro a petto d'uomo (10 classi)</t>
+            <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:32" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="85" spans="1:32">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:32" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="88" spans="1:32">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #434</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:32" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="91" spans="1:32">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:32" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>56</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AF1"/>
     <mergeCell ref="A2:AF2"/>