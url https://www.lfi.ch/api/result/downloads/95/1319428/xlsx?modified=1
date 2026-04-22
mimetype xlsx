--- v1 (2026-01-23)
+++ v2 (2026-04-22)
@@ -14,409 +14,409 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>étages de végétation NaiS (3 classes) · diamètre à hauteur de poitrine (10 classes)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Gesamtstammzahl</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen) · Brusthöhendurchmesser (10 Klassen)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">découpage régional</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
     </r>
     <r>
-      <t xml:space="preserve">: région de production</t>
+      <t xml:space="preserve">: Produktionsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unité</t>
+      <t xml:space="preserve">Einheit</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, total de colonne</t>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">ensemble analysé</t>
+      <t xml:space="preserve">Bezugsfläche</t>
     </r>
     <r>
-      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau</t>
+      <t xml:space="preserve">Netz</t>
     </r>
     <r>
-      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
     </r>
   </si>
   <si>
-    <t>état 2018/26</t>
-[...2 lines deleted...]
-    <t>région de production</t>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Produktionsregion</t>
   </si>
   <si>
     <t>Jura</t>
   </si>
   <si>
-    <t>Plateau</t>
-[...17 lines deleted...]
-    <t>diamètre à hauteur de poitrine (10 classes)</t>
+    <t>Mittelland</t>
+  </si>
+  <si>
+    <t>Voralpen</t>
+  </si>
+  <si>
+    <t>Alpen</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
+  </si>
+  <si>
+    <t>NaiS-Vegetationshöhenstufen (3 Klassen)</t>
+  </si>
+  <si>
+    <t>Brusthöhendurchmesser (10 Klassen)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>pas d'indication</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
     <t>12-20 cm</t>
   </si>
   <si>
     <t>21-30 cm</t>
   </si>
   <si>
     <t>31-40 cm</t>
   </si>
   <si>
     <t>41-50 cm</t>
   </si>
   <si>
     <t>51-60 cm</t>
   </si>
   <si>
     <t>61-70 cm</t>
   </si>
   <si>
     <t>71-80 cm</t>
   </si>
   <si>
     <t>81-90 cm</t>
   </si>
   <si>
     <t>91-100 cm</t>
   </si>
   <si>
     <t>&gt;100 cm</t>
   </si>
   <si>
-    <t>total</t>
+    <t>Total</t>
   </si>
   <si>
     <t>subalpin</t>
   </si>
   <si>
-    <t>montagnard</t>
-[...2 lines deleted...]
-    <t>hyperinsubrique, collinéen, submontagnard</t>
+    <t>montan</t>
+  </si>
+  <si>
+    <t>hyperinsubrisch, kollin, submontan</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1319428/501178</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">nombre total de tiges</t>
+      <t xml:space="preserve">Gesamtstammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #3</t>
     </r>
   </si>
   <si>
-    <t>Nombre de tiges de tous les arbres et arbustes vifs et morts (sur pied et à terre) d'au moins 12 cm de diamètre à hauteur de poitrine (DHP). Le nombre total de tiges est la somme du nombre de tiges et du nombre de tiges de bois mort.</t>
+    <t>Anzahl Stämme aller lebenden und toten Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD). Die Gesamtstammzahl ist die Summe von Stammzahl und Totholzstammzahl.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">étages de végétation NaiS (3 classes)</t>
+      <t xml:space="preserve">NaiS-Vegetationshöhenstufen (3 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2668</t>
     </r>
   </si>
   <si>
-    <t>Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenés à trois classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en six classes (NAISHSTKOMB6KL), en regroupant les classes «hyperinsubrique et collinéen» et «submontagnard» dans la classe «hyperinsubrique, collinéen et submontagnard», les classes «montagnard supérieur et inférieur» et «haut-montagnard» dans la classe «montagnard», et les classes «subalpin» et «subalpin supérieur» dans la classe «subalpin». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al.</t>
+    <t>Vegetationshöhenstufen in der Systematik der Wegleitung Nachhaltigkeit und Erfolgskontrolle im Schutzwald (NaiS; Frehner et al. 2005), reduziert auf drei Klassen. Die Variable stellt eine Vereinfachung der NaiS-Vegetationshöhenstufen in sechs Klassen (NAISHSTKOMB6KL) dar, indem die Klassen «hyperinsubrisch und kollin» und «submontan» zur Klasse «hyperinsubrisch, kollin, submontan», die Stufen «unter- und obermontan» und «hochmontan» zur Stufe «montan» und die Stufen «subalpin» und «obersubalpin» zur Stufe «subalpin» zusammengezogen wurden. Die Angaben beruhen einerseits auf von Experten bestimmten Vegetationshöhenstufen (zugängliche Waldprobeflächen des LFI4 auf dem 1,4-km-Netz; Arge Frehner et al. 2020) und andererseits auf den für die Periode 1981-2010 modellierten Vegetationshöhenstufen (übrige Probeflächen; Zischg et al. 2021). keine Angabe: oberhalb der von Zischg et al. modellierten Waldgrenze oder allenfalls im Bereich von Seen liegend, die von Zischg et al. relativ grob ausgeschnitten worden sind.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
+      <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1317</t>
     </r>
   </si>
   <si>
-    <t>Diamètre à hauteur de poitrine (DHP) des arbres et arbustes à partir de 12 cm de diamètre, en dix classes. Source: relevé de terrain (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
+    <t>Brusthöhendurchmesser (BHD) der Bäume und Sträucher ab 12 cm BHD in zehn Klassen. Grundlage: Feldaufnahme (MID 60: Brusthöhendurchmesser, MID 62: Umfang)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">région de production</t>
+      <t xml:space="preserve">Produktionsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #49</t>
     </r>
   </si>
   <si>
-    <t>Découpage de la Suisse en cinq régions (Jura, Plateau, Préalpes, Alpes et Sud des Alpes) avec des conditions de croissance et de production de bois relativement homogènes. Les régions de production ont été définies par l'Office fédéral des forêts bien avant le premier inventaire forestier national (IFN1, 1983-1985). À une petite exception près au bord du lac Léman, les frontières des régions de production suivent encore les frontières communales de l'époque. Contrairement à l'IFN, la statistique forestière gérée par l'Office fédéral de la statistique se base non pas sur les régions de production, mais sur les zones forestières, dont la délimitation est légèrement différente.</t>
+    <t>Gliederung der Schweiz in fünf Regionen (Jura, Mittelland, Voralpen, Alpen und Alpensüdseite) mit relativ einheitlichen Wuchs- und Holzproduktionsbedingungen. Die Produktionsregionen wurden vom Bundesamt für Forstwesen lange vor dem ersten Landesforstinventar (LFI1, 1983-1985) gebildet. Mit einer kleinen Ausnahme am Genfersee folgen die Grenzen der Produktionsregionen noch immer den damaligen Gemeindegrenzen. Im Gegensatz zum LFI verwendet die vom Bundesamt für Statistik geführte Forststatistik als Gliederung nicht die Produktionsregionen, sondern die Forstzonen, deren Grenzverlauf etwas anders ist.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2382</t>
     </r>
   </si>
   <si>
-    <t>Forêt dont moins des deux tiers de la surface était couverte d'arbustes et qui était atteignable à pied lors des cinq inventaires IFN1 (1983-1985), IFN2 (1993-1995), IFN3 (2004-2006), IFN4 (2009-2017) et IFN5 (2018-2026).</t>
+    <t>Wald, der in den fünf Inventuren LFI1 (1983-1985), LFI2 (1993-1995), LFI3 (2004-2006), LFI4 (2009-2017) und LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 der Feldaufnahmen auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -769,51 +769,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="49.417" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="43.418" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14">
@@ -3457,268 +3457,268 @@
         <v>100.0</v>
       </c>
       <c r="L72" s="6" t="s">
         <v>20</v>
       </c>
       <c r="M72" s="6">
         <v>100.0</v>
       </c>
       <c r="N72" s="6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="73" spans="1:14" customHeight="1" ht="21.75">
       <c r="A73" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1319428/501178</t>
           </r>
         </is>
       </c>
       <c r="C73" s="3"/>
       <c r="D73" s="3"/>
       <c r="E73" s="3"/>
       <c r="F73" s="3"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
       <c r="I73" s="3"/>
       <c r="J73" s="3"/>
       <c r="K73" s="3"/>
       <c r="L73" s="3"/>
       <c r="M73" s="3"/>
       <c r="N73" s="3"/>
     </row>
     <row r="76" spans="1:14">
       <c r="A76" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">nombre total de tiges</t>
+            <t xml:space="preserve">Gesamtstammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #3</t>
           </r>
         </is>
       </c>
     </row>
     <row r="77" spans="1:14" customHeight="1" ht="29">
       <c r="A77" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">étages de végétation NaiS (3 classes)</t>
+            <t xml:space="preserve">NaiS-Vegetationshöhenstufen (3 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2668</t>
           </r>
         </is>
       </c>
     </row>
     <row r="80" spans="1:14" customHeight="1" ht="29">
       <c r="A80" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">diamètre à hauteur de poitrine (10 classes)</t>
+            <t xml:space="preserve">Brusthöhendurchmesser (10 Klassen)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1317</t>
           </r>
         </is>
       </c>
     </row>
     <row r="83" spans="1:14" customHeight="1" ht="29">
       <c r="A83" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">région de production</t>
+            <t xml:space="preserve">Produktionsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #49</t>
           </r>
         </is>
       </c>
     </row>
     <row r="86" spans="1:14" customHeight="1" ht="29">
       <c r="A86" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">forêt accessible sans la forêt buissonnante IFN1-IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI1-LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2382</t>
           </r>
         </is>
       </c>
     </row>
     <row r="89" spans="1:14" customHeight="1" ht="29">
       <c r="A89" s="1" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1-5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="92" spans="1:14" customHeight="1" ht="29">
       <c r="A92" s="1" t="s">
         <v>47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:N1"/>
     <mergeCell ref="A2:N2"/>