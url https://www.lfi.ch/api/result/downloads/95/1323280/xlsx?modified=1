--- v0 (2026-01-23)
+++ v1 (2026-04-22)
@@ -14,344 +14,344 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
-    <t>IFN1–IFN2</t>
-[...5 lines deleted...]
-    <t>proprietà (2 classi)</t>
+    <t>NFI1–NFI2</t>
+  </si>
+  <si>
+    <t>fellings and mortality</t>
+  </si>
+  <si>
+    <t>ownership (2 categories)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione dei boschi di protezione</t>
+      <t xml:space="preserve">regional demarcation</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: protection forest region</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: 1000 m³/anno</t>
+      <t xml:space="preserve">unit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1000 m³/yr</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN1/IFN2</t>
+      <t xml:space="preserve">evaluation area</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: accessible forest without shrub forest NFI1/NFI2</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...33 lines deleted...]
-    <t>1000 m³/anno</t>
+      <t xml:space="preserve">grid</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1.4-km grid</t>
+    </r>
+  </si>
+  <si>
+    <t>change 1983/85–1993/95</t>
+  </si>
+  <si>
+    <t>protection forest region</t>
+  </si>
+  <si>
+    <t>Jura + Plateau</t>
+  </si>
+  <si>
+    <t>Northwestern Alps</t>
+  </si>
+  <si>
+    <t>Northeastern Alps</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Southwestern Alps </t>
+  </si>
+  <si>
+    <t>Southeastern Alps</t>
+  </si>
+  <si>
+    <t>Southern Alps</t>
+  </si>
+  <si>
+    <t>Switzerland</t>
+  </si>
+  <si>
+    <t>1000 m³/yr</t>
   </si>
   <si>
     <t>±⁠%</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>pubblica</t>
-[...5 lines deleted...]
-    <t>totale</t>
+    <t>public</t>
+  </si>
+  <si>
+    <t>private</t>
+  </si>
+  <si>
+    <t>total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323280/505030</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">utilizzazione e mortalità</t>
+      <t xml:space="preserve">fellings and mortality</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #13</t>
     </r>
   </si>
   <si>
-    <t>Volume di legno del fusto con corteccia di tutti gli alberi e arbusti con un diametro a petto d'uomo (DPU) di almeno 12 cm che sono stati utilizzati nel quadro di interventi selvicolturali, sono morti o sono scomparsi tra due inventari.</t>
+    <t>Stemwood volume of all trees and shrubs with a diameter at breast height (dbh) ≥12 cm with bark that were harvested, died or disappeared between two inventories.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">proprietà (2 classi)</t>
+      <t xml:space="preserve">ownership (2 categories)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #94</t>
     </r>
   </si>
   <si>
-    <t>Condizioni di proprietà del bosco, caratterizzate attraverso le due classi «pubblico» e «privato». Fonte: inchiesta presso il servizio forestale (MID 365: Eigentum)</t>
+    <t>Forest ownership, classified according to the two categories: 'public' and 'private'. Reference: Forest Service Survey (MID 365: Eigentum)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione dei boschi di protezione</t>
+      <t xml:space="preserve">protective forest region</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #829</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera utilizzata nell'IFN per l'analisi dei boschi di protezione. Le sei regioni dei boschi di protezione sono state formate a partire dalle regioni economiche raggruppando alcune regioni in base ad aspetti naturalistici e statistici.</t>
+    <t>Demarcation of Switzerland used in NFI for protective forest analyses. The six protective forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1/IFN2</t>
+      <t xml:space="preserve">accessible forest without shrub forest NFI1/NFI2</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #531</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN1 (1983-1985) sia nell'IFN2 (1993-1995), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Forest that was less than two-thirds covered with shrubs and accessible on foot in both NFI1 (1983-1985) and NFI2 (1993-1995).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+      <t xml:space="preserve">1.4-km grid</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #410</t>
     </r>
   </si>
   <si>
-    <t>Reticolo di campionamento dell'IFN a maglia quadrata con una distanza di 1,4 km. Il reticolo 1,4 x 1,4 km rappresenta il reticolo terrestre comune a tutti gli inventari fin'ora eseguiti, per cui viene denominato come reticolo di base.</t>
+    <t>NFI's sampling grid with a mesh size of 1.4 km. The 1.4-km grid is the grid size covering all the previous terrestrial Inventories, which is why it is also called the base grid.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -703,64 +703,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="6.856" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.139" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="6.856" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
@@ -1058,235 +1058,235 @@
         <v>263</v>
       </c>
       <c r="M16" s="6">
         <v>11</v>
       </c>
       <c r="N16" s="6">
         <v>7484</v>
       </c>
       <c r="O16" s="6">
         <v>2</v>
       </c>
     </row>
     <row r="17" spans="1:15" customHeight="1" ht="21.75">
       <c r="A17" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323280/505030</t>
           </r>
         </is>
       </c>
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">utilizzazione e mortalità</t>
+            <t xml:space="preserve">fellings and mortality</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #13</t>
           </r>
         </is>
       </c>
     </row>
     <row r="21" spans="1:15" customHeight="1" ht="29">
       <c r="A21" s="1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">proprietà (2 classi)</t>
+            <t xml:space="preserve">ownership (2 categories)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #94</t>
           </r>
         </is>
       </c>
     </row>
     <row r="24" spans="1:15" customHeight="1" ht="29">
       <c r="A24" s="1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione dei boschi di protezione</t>
+            <t xml:space="preserve">protective forest region</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #829</t>
           </r>
         </is>
       </c>
     </row>
     <row r="27" spans="1:15" customHeight="1" ht="29">
       <c r="A27" s="1" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN1/IFN2</t>
+            <t xml:space="preserve">accessible forest without shrub forest NFI1/NFI2</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #531</t>
           </r>
         </is>
       </c>
     </row>
     <row r="30" spans="1:15" customHeight="1" ht="29">
       <c r="A30" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 x 1,4 km</t>
+            <t xml:space="preserve">1.4-km grid</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #410</t>
           </r>
         </is>
       </c>
     </row>
     <row r="33" spans="1:15" customHeight="1" ht="29">
       <c r="A33" s="1" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:O1"/>
     <mergeCell ref="A2:O2"/>