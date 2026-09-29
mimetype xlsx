--- v1 (2026-01-23)
+++ v2 (2026-09-29)
@@ -1,541 +1,397 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
-[...96 lines deleted...]
-    <t>fasce vegetazionali NaiS (6 classi)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+  <si>
+    <t>NFI5</t>
+  </si>
+  <si>
+    <t>number of stems of young forest plants with browsing damage divided by number of stems of young forest plants assessed for browsing</t>
+  </si>
+  <si>
+    <t>protection forest against avalanches (2022) · size classe (young forest; 5 classes) · altitudinal vegetation belts (NaiS; 6 classes)</t>
+  </si>
+  <si>
+    <t>regional demarcation: protection forest region</t>
+  </si>
+  <si>
+    <t>unit: %, cell total</t>
+  </si>
+  <si>
+    <t>evaluation area: stockable and accessible forest without shrub forest NFI2-NFI5</t>
+  </si>
+  <si>
+    <t>grid: 1.4 km grid, subgrids 1-5</t>
+  </si>
+  <si>
+    <t>state 2018/26</t>
+  </si>
+  <si>
+    <t>protection forest against avalanches (2022)</t>
+  </si>
+  <si>
+    <t>inside</t>
+  </si>
+  <si>
+    <t>outside</t>
+  </si>
+  <si>
+    <t>total</t>
+  </si>
+  <si>
+    <t>size classe (young forest; 5 classes)</t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>n/a</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>subalpina superiore</t>
-[...287 lines deleted...]
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>upper subalpine</t>
+  </si>
+  <si>
+    <t>subalpine</t>
+  </si>
+  <si>
+    <t>high-montane</t>
+  </si>
+  <si>
+    <t>lower and upper montane</t>
+  </si>
+  <si>
+    <t>submontane</t>
+  </si>
+  <si>
+    <t>hyperinsubric and colline</t>
+  </si>
+  <si>
+    <t>height 10-39 cm</t>
+  </si>
+  <si>
+    <t>height 40-129 cm</t>
+  </si>
+  <si>
+    <t>DBH 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>DBH 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>DBH 8-11.9 cm</t>
+  </si>
+  <si>
+    <t>© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>NFI5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">grid: </t>
+  </si>
+  <si>
+    <t>1.4 km grid, subgrids 1-5 [1746]
+Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">evaluation area: </t>
+  </si>
+  <si>
+    <t>stockable and accessible forest without shrub forest NFI2-NFI5 [2615]
+Forest that was less than two-thirds covered with shrubs in the four inventories NFI2 (1993-1995), NFI3 (2004-2006), NFI4 (2009-2017) and NFI5 (2018-2026), was accessible on foot and could be stocked, i.e. did not contain forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">regional demarcation: </t>
+  </si>
+  <si>
+    <t>protection forest region [SCHUREG, 829], ausgeblendet
+Demarcation of Switzerland used in NFI for protection forest analyses. The six protection forest regions were derived from the economic regions by combining individual regions according to natural and statistical criteria.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>number of stems of young forest plants with browsing damage [404], Stk.
+Number of stems of conifers and broadleaves 10 to 129 cm in height on which browsing on the shoot from the previous year was detected. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.11.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>number of stems of young forest plants assessed for browsing [405], Stk.
+Number of stems of conifers and broadleaves 10 to 129 cm in height for which the condition of the previous year's shoot was assessed with regard to browsing. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
+  </si>
+  <si>
+    <t>gerechnet am 29.11.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>cell total [5]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>protection forest against avalanches (2022) [LAWISPGES22, 2645]
+Area in/outside a forest that provides protection against avalanches which the cantons designated «protection forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2024</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 05:24:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>inside, outside, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>size classe (young forest; 5 classes) [JWKLA5, 2623]
+Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+  </si>
+  <si>
+    <t>gerechnet am 17.05.2024 15:59:07</t>
+  </si>
+  <si>
+    <t>n/a, height 10-39 cm, height 40-129 cm, DBH 0-3.9 cm, DBH 4-7.9 cm, DBH 8-11.9 cm, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 3: </t>
+  </si>
+  <si>
+    <t>altitudinal vegetation belts (NaiS; 6 classes) [NAISHSTKOMB6KL, 2633]
+Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t>n/a, upper subalpine, subalpine, high-montane, lower and upper montane, submontane, hyperinsubric and colline, total</t>
+  </si>
+  <si>
+    <t xml:space="preserve">other: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -796,1878 +652,2036 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H94"/>
+  <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B70" sqref="B70:H102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="57.557" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="9" customWidth="true" style="0"/>
+    <col min="4" max="4" width="9" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="9" customWidth="true" style="0"/>
+    <col min="8" max="8" width="9" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="4"/>
-[...1 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="4"/>
-[...3 lines deleted...]
-      <c r="H10" s="4"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="4"/>
-[...1 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="4"/>
-      <c r="E11" s="4" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="4"/>
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="3"/>
+      <c r="G11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="4"/>
+      <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="6">
-[...14 lines deleted...]
-      <c r="H13" s="6" t="s">
+      <c r="C13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="5"/>
-      <c r="B14" s="5" t="s">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="6">
-[...14 lines deleted...]
-      <c r="H14" s="6" t="s">
+      <c r="C14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="5"/>
-      <c r="B15" s="5" t="s">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="6">
-[...14 lines deleted...]
-      <c r="H15" s="6" t="s">
+      <c r="C15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="5"/>
-      <c r="B16" s="5" t="s">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="6">
-[...14 lines deleted...]
-      <c r="H16" s="6" t="s">
+      <c r="C16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="5"/>
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="6">
-[...14 lines deleted...]
-      <c r="H17" s="6" t="s">
+      <c r="C17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="5"/>
-      <c r="B18" s="5" t="s">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="6">
-[...14 lines deleted...]
-      <c r="H18" s="6" t="s">
+      <c r="C18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="5"/>
-      <c r="B19" s="5" t="s">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="6">
-[...14 lines deleted...]
-      <c r="H19" s="6" t="s">
+      <c r="C19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="5"/>
-      <c r="B20" s="5" t="s">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="6">
-[...14 lines deleted...]
-      <c r="H20" s="6" t="s">
+      <c r="C20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="5" t="s">
+      <c r="B21" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="6">
-[...14 lines deleted...]
-      <c r="H21" s="6" t="s">
+      <c r="C21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="5"/>
-      <c r="B22" s="5" t="s">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="6">
-[...5 lines deleted...]
-      <c r="E22" s="6">
+      <c r="C22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="5">
         <v>8.4</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>7.9</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>8.4</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>7.9</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="5"/>
-      <c r="B23" s="5" t="s">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>31.7</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>15.1</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>17.7</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>4.4</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>18.9</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>4.3</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="5"/>
-      <c r="B24" s="5" t="s">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>30.5</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>11.8</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>18.3</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>5.6</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>19.5</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>5.4</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="5"/>
-      <c r="B25" s="5" t="s">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>16.2</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>3.5</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>16.8</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>1.5</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <v>16.8</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>1.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="5"/>
-      <c r="B26" s="5" t="s">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="6">
-[...5 lines deleted...]
-      <c r="E26" s="6">
+      <c r="C26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="5">
         <v>10.0</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="5">
         <v>1.2</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G26" s="5">
         <v>10.0</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="5">
         <v>1.2</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="5"/>
-      <c r="B27" s="5" t="s">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C27" s="6">
-[...5 lines deleted...]
-      <c r="E27" s="6">
+      <c r="C27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="5">
         <v>18.7</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="5">
         <v>3.8</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="5">
         <v>18.6</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="5">
         <v>3.8</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="5"/>
-      <c r="B28" s="5" t="s">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="5">
         <v>20.5</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="5">
         <v>4.8</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="5">
         <v>14.2</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F28" s="5">
         <v>0.9</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G28" s="5">
         <v>14.4</v>
       </c>
-      <c r="H28" s="6">
+      <c r="H28" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="B29" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C29" s="6">
-[...14 lines deleted...]
-      <c r="H29" s="6" t="s">
+      <c r="C29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="5"/>
-      <c r="B30" s="5" t="s">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="6">
-[...5 lines deleted...]
-      <c r="E30" s="6">
+      <c r="C30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="5">
         <v>4.5</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F30" s="5">
         <v>4.4</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G30" s="5">
         <v>3.6</v>
       </c>
-      <c r="H30" s="6">
+      <c r="H30" s="5">
         <v>3.5</v>
       </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="5"/>
-      <c r="B31" s="5" t="s">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="5">
         <v>12.4</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="5">
         <v>6.7</v>
       </c>
-      <c r="E31" s="6">
+      <c r="E31" s="5">
         <v>15.5</v>
       </c>
-      <c r="F31" s="6">
+      <c r="F31" s="5">
         <v>3.8</v>
       </c>
-      <c r="G31" s="6">
+      <c r="G31" s="5">
         <v>15.2</v>
       </c>
-      <c r="H31" s="6">
+      <c r="H31" s="5">
         <v>3.5</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="5"/>
-      <c r="B32" s="5" t="s">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="5">
         <v>21.0</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="5">
         <v>6.5</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="5">
         <v>26.0</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="5">
         <v>4.8</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="5">
         <v>25.0</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="5">
         <v>4.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="5"/>
-      <c r="B33" s="5" t="s">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="5">
         <v>13.9</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="5">
         <v>5.9</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="5">
         <v>15.6</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="5">
         <v>1.8</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="5">
         <v>15.6</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="5">
         <v>1.7</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="5"/>
-      <c r="B34" s="5" t="s">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C34" s="6">
-[...5 lines deleted...]
-      <c r="E34" s="6">
+      <c r="C34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="5">
         <v>12.9</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="5">
         <v>1.7</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G34" s="5">
         <v>12.9</v>
       </c>
-      <c r="H34" s="6">
+      <c r="H34" s="5">
         <v>1.7</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="5"/>
-      <c r="B35" s="5" t="s">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="6">
-[...5 lines deleted...]
-      <c r="E35" s="6">
+      <c r="C35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="5">
         <v>29.4</v>
       </c>
-      <c r="F35" s="6">
+      <c r="F35" s="5">
         <v>8.4</v>
       </c>
-      <c r="G35" s="6">
+      <c r="G35" s="5">
         <v>29.2</v>
       </c>
-      <c r="H35" s="6">
+      <c r="H35" s="5">
         <v>8.3</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="5"/>
-      <c r="B36" s="5" t="s">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C36" s="6">
+      <c r="C36" s="5">
         <v>16.6</v>
       </c>
-      <c r="D36" s="6">
+      <c r="D36" s="5">
         <v>4.0</v>
       </c>
-      <c r="E36" s="6">
+      <c r="E36" s="5">
         <v>15.5</v>
       </c>
-      <c r="F36" s="6">
+      <c r="F36" s="5">
         <v>1.2</v>
       </c>
-      <c r="G36" s="6">
+      <c r="G36" s="5">
         <v>15.5</v>
       </c>
-      <c r="H36" s="6">
+      <c r="H36" s="5">
         <v>1.2</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="5" t="s">
+      <c r="A37" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="5" t="s">
+      <c r="B37" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C37" s="6">
-[...14 lines deleted...]
-      <c r="H37" s="6" t="s">
+      <c r="C37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H37" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="5"/>
-      <c r="B38" s="5" t="s">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C38" s="6">
-[...14 lines deleted...]
-      <c r="H38" s="6" t="s">
+      <c r="C38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H38" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="5"/>
-      <c r="B39" s="5" t="s">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C39" s="6">
-[...14 lines deleted...]
-      <c r="H39" s="6" t="s">
+      <c r="C39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H39" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="5"/>
-      <c r="B40" s="5" t="s">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C40" s="6">
-[...14 lines deleted...]
-      <c r="H40" s="6" t="s">
+      <c r="C40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="5"/>
-      <c r="B41" s="5" t="s">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C41" s="6">
-[...14 lines deleted...]
-      <c r="H41" s="6" t="s">
+      <c r="C41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="5"/>
-      <c r="B42" s="5" t="s">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C42" s="6">
-[...14 lines deleted...]
-      <c r="H42" s="6" t="s">
+      <c r="C42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="5"/>
-      <c r="B43" s="5" t="s">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C43" s="6">
-[...14 lines deleted...]
-      <c r="H43" s="6" t="s">
+      <c r="C43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H43" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="5"/>
-      <c r="B44" s="5" t="s">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C44" s="6">
-[...14 lines deleted...]
-      <c r="H44" s="6" t="s">
+      <c r="C44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="5" t="s">
+      <c r="A45" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B45" s="5" t="s">
+      <c r="B45" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C45" s="6">
-[...14 lines deleted...]
-      <c r="H45" s="6" t="s">
+      <c r="C45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H45" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="5"/>
-      <c r="B46" s="5" t="s">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C46" s="6">
-[...14 lines deleted...]
-      <c r="H46" s="6" t="s">
+      <c r="C46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H46" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="5"/>
-      <c r="B47" s="5" t="s">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C47" s="6">
-[...14 lines deleted...]
-      <c r="H47" s="6" t="s">
+      <c r="C47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H47" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="5"/>
-      <c r="B48" s="5" t="s">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C48" s="6">
-[...14 lines deleted...]
-      <c r="H48" s="6" t="s">
+      <c r="C48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H48" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="5"/>
-      <c r="B49" s="5" t="s">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C49" s="6">
-[...14 lines deleted...]
-      <c r="H49" s="6" t="s">
+      <c r="C49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H49" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="5"/>
-      <c r="B50" s="5" t="s">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C50" s="6">
-[...14 lines deleted...]
-      <c r="H50" s="6" t="s">
+      <c r="C50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H50" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="5"/>
-      <c r="B51" s="5" t="s">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C51" s="6">
-[...14 lines deleted...]
-      <c r="H51" s="6" t="s">
+      <c r="C51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H51" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="5"/>
-      <c r="B52" s="5" t="s">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C52" s="6">
-[...14 lines deleted...]
-      <c r="H52" s="6" t="s">
+      <c r="C52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H52" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="5" t="s">
+      <c r="A53" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B53" s="5" t="s">
+      <c r="B53" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C53" s="6">
-[...14 lines deleted...]
-      <c r="H53" s="6" t="s">
+      <c r="C53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H53" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="5"/>
-      <c r="B54" s="5" t="s">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C54" s="6">
-[...14 lines deleted...]
-      <c r="H54" s="6" t="s">
+      <c r="C54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H54" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="5"/>
-      <c r="B55" s="5" t="s">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C55" s="6">
-[...14 lines deleted...]
-      <c r="H55" s="6" t="s">
+      <c r="C55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H55" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="5"/>
-      <c r="B56" s="5" t="s">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C56" s="6">
-[...14 lines deleted...]
-      <c r="H56" s="6" t="s">
+      <c r="C56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H56" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="5"/>
-      <c r="B57" s="5" t="s">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C57" s="6">
-[...14 lines deleted...]
-      <c r="H57" s="6" t="s">
+      <c r="C57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H57" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="5"/>
-      <c r="B58" s="5" t="s">
+      <c r="A58" s="4"/>
+      <c r="B58" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C58" s="6">
-[...14 lines deleted...]
-      <c r="H58" s="6" t="s">
+      <c r="C58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H58" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="5"/>
-      <c r="B59" s="5" t="s">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C59" s="6">
-[...14 lines deleted...]
-      <c r="H59" s="6" t="s">
+      <c r="C59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H59" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="5"/>
-      <c r="B60" s="5" t="s">
+      <c r="A60" s="4"/>
+      <c r="B60" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C60" s="6">
-[...14 lines deleted...]
-      <c r="H60" s="6" t="s">
+      <c r="C60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H60" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="5" t="s">
+      <c r="A61" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B61" s="5" t="s">
+      <c r="B61" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C61" s="6">
-[...14 lines deleted...]
-      <c r="H61" s="6" t="s">
+      <c r="C61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H61" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="5"/>
-      <c r="B62" s="5" t="s">
+      <c r="A62" s="4"/>
+      <c r="B62" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C62" s="6">
-[...5 lines deleted...]
-      <c r="E62" s="6">
+      <c r="C62" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" s="5">
         <v>6.8</v>
       </c>
-      <c r="F62" s="6">
+      <c r="F62" s="5">
         <v>5.1</v>
       </c>
-      <c r="G62" s="6">
+      <c r="G62" s="5">
         <v>6.2</v>
       </c>
-      <c r="H62" s="6">
+      <c r="H62" s="5">
         <v>4.6</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="5"/>
-      <c r="B63" s="5" t="s">
+      <c r="A63" s="4"/>
+      <c r="B63" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C63" s="6">
+      <c r="C63" s="5">
         <v>25.6</v>
       </c>
-      <c r="D63" s="6">
+      <c r="D63" s="5">
         <v>11.5</v>
       </c>
-      <c r="E63" s="6">
+      <c r="E63" s="5">
         <v>16.9</v>
       </c>
-      <c r="F63" s="6">
+      <c r="F63" s="5">
         <v>3.2</v>
       </c>
-      <c r="G63" s="6">
+      <c r="G63" s="5">
         <v>17.7</v>
       </c>
-      <c r="H63" s="6">
+      <c r="H63" s="5">
         <v>3.2</v>
       </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="5"/>
-      <c r="B64" s="5" t="s">
+      <c r="A64" s="4"/>
+      <c r="B64" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C64" s="6">
+      <c r="C64" s="5">
         <v>27.4</v>
       </c>
-      <c r="D64" s="6">
+      <c r="D64" s="5">
         <v>9.3</v>
       </c>
-      <c r="E64" s="6">
+      <c r="E64" s="5">
         <v>19.7</v>
       </c>
-      <c r="F64" s="6">
+      <c r="F64" s="5">
         <v>4.9</v>
       </c>
-      <c r="G64" s="6">
+      <c r="G64" s="5">
         <v>20.6</v>
       </c>
-      <c r="H64" s="6">
+      <c r="H64" s="5">
         <v>4.7</v>
       </c>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="5"/>
-      <c r="B65" s="5" t="s">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C65" s="6">
+      <c r="C65" s="5">
         <v>15.9</v>
       </c>
-      <c r="D65" s="6">
+      <c r="D65" s="5">
         <v>3.4</v>
       </c>
-      <c r="E65" s="6">
+      <c r="E65" s="5">
         <v>16.5</v>
       </c>
-      <c r="F65" s="6">
+      <c r="F65" s="5">
         <v>1.4</v>
       </c>
-      <c r="G65" s="6">
+      <c r="G65" s="5">
         <v>16.5</v>
       </c>
-      <c r="H65" s="6">
+      <c r="H65" s="5">
         <v>1.3</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="5"/>
-      <c r="B66" s="5" t="s">
+      <c r="A66" s="4"/>
+      <c r="B66" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C66" s="6">
-[...5 lines deleted...]
-      <c r="E66" s="6">
+      <c r="C66" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" s="5">
         <v>10.7</v>
       </c>
-      <c r="F66" s="6">
+      <c r="F66" s="5">
         <v>1.2</v>
       </c>
-      <c r="G66" s="6">
+      <c r="G66" s="5">
         <v>10.7</v>
       </c>
-      <c r="H66" s="6">
+      <c r="H66" s="5">
         <v>1.2</v>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="5"/>
-      <c r="B67" s="5" t="s">
+      <c r="A67" s="4"/>
+      <c r="B67" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C67" s="6">
-[...5 lines deleted...]
-      <c r="E67" s="6">
+      <c r="C67" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="5">
         <v>20.2</v>
       </c>
-      <c r="F67" s="6">
+      <c r="F67" s="5">
         <v>3.9</v>
       </c>
-      <c r="G67" s="6">
+      <c r="G67" s="5">
         <v>20.2</v>
       </c>
-      <c r="H67" s="6">
+      <c r="H67" s="5">
         <v>3.9</v>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="5"/>
-      <c r="B68" s="5" t="s">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C68" s="6">
+      <c r="C68" s="5">
         <v>19.7</v>
       </c>
-      <c r="D68" s="6">
+      <c r="D68" s="5">
         <v>4.1</v>
       </c>
-      <c r="E68" s="6">
+      <c r="E68" s="5">
         <v>14.5</v>
       </c>
-      <c r="F68" s="6">
+      <c r="F68" s="5">
         <v>0.9</v>
       </c>
-      <c r="G68" s="6">
+      <c r="G68" s="5">
         <v>14.6</v>
       </c>
-      <c r="H68" s="6">
+      <c r="H68" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="21.75">
-      <c r="A69" t="inlineStr">
-[...32 lines deleted...]
-      <c r="H69" s="3"/>
+      <c r="A69" t="s">
+        <v>29</v>
+      </c>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="6"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A72" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A75" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A78" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A81" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A84" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C86" s="7"/>
+      <c r="D86" s="7"/>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A87" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A90" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C91" s="7"/>
+      <c r="D91" s="7"/>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7"/>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A93" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B93" s="7"/>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+      <c r="D97" s="7"/>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C100" s="7"/>
+      <c r="D100" s="7"/>
+      <c r="E100" s="7"/>
+      <c r="F100" s="7"/>
+      <c r="G100" s="7"/>
+      <c r="H100" s="7"/>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C101" s="7"/>
+      <c r="D101" s="7"/>
+      <c r="E101" s="7"/>
+      <c r="F101" s="7"/>
+      <c r="G101" s="7"/>
+      <c r="H101" s="7"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C102" s="7"/>
+      <c r="D102" s="7"/>
+      <c r="E102" s="7"/>
+      <c r="F102" s="7"/>
+      <c r="G102" s="7"/>
+      <c r="H102" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="A21:A28"/>
     <mergeCell ref="A29:A36"/>
     <mergeCell ref="A37:A44"/>
     <mergeCell ref="A45:A52"/>
     <mergeCell ref="A53:A60"/>
     <mergeCell ref="A61:A68"/>
     <mergeCell ref="A69:H69"/>
-    <mergeCell ref="A72:H72"/>
-[...14 lines deleted...]
-    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A70:H70"/>
+    <mergeCell ref="B71:H71"/>
+    <mergeCell ref="B72:H72"/>
+    <mergeCell ref="B73:H73"/>
+    <mergeCell ref="B74:H74"/>
+    <mergeCell ref="B75:H75"/>
+    <mergeCell ref="B76:H76"/>
+    <mergeCell ref="B77:H77"/>
+    <mergeCell ref="B78:H78"/>
+    <mergeCell ref="B79:H79"/>
+    <mergeCell ref="B80:H80"/>
+    <mergeCell ref="B81:H81"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="B83:H83"/>
+    <mergeCell ref="B84:H84"/>
+    <mergeCell ref="B85:H85"/>
+    <mergeCell ref="B86:H86"/>
+    <mergeCell ref="B87:H87"/>
+    <mergeCell ref="B88:H88"/>
+    <mergeCell ref="B89:H89"/>
+    <mergeCell ref="B90:H90"/>
+    <mergeCell ref="B91:H91"/>
+    <mergeCell ref="B92:H92"/>
+    <mergeCell ref="B93:H93"/>
+    <mergeCell ref="B94:H94"/>
+    <mergeCell ref="B95:H95"/>
+    <mergeCell ref="B96:H96"/>
+    <mergeCell ref="B97:H97"/>
+    <mergeCell ref="B98:H98"/>
+    <mergeCell ref="B99:H99"/>
+    <mergeCell ref="B100:H100"/>
+    <mergeCell ref="B101:H101"/>
+    <mergeCell ref="B102:H102"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>