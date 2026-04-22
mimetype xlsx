--- v0 (2026-04-22)
+++ v1 (2026-04-22)
@@ -14,449 +14,449 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
   <si>
-    <t>NFI5</t>
-[...5 lines deleted...]
-    <t>protection forest against avalanches (2022) · size classe (young forest; 5 classes) · altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>nombre de tiges de la jeune forêt avec abroutissement divisé par nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022) · classe de grandeur (jeune forêt; 5 classes) · étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regional demarcation</t>
+      <t xml:space="preserve">découpage régional</t>
     </r>
     <r>
-      <t xml:space="preserve">: economic region</t>
+      <t xml:space="preserve">: région économique</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unit</t>
+      <t xml:space="preserve">unité</t>
     </r>
     <r>
-      <t xml:space="preserve">: %, cell total</t>
+      <t xml:space="preserve">: %, total de cellules</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">evaluation area</t>
+      <t xml:space="preserve">ensemble analysé</t>
     </r>
     <r>
-      <t xml:space="preserve">: stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">: forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">grid</t>
+      <t xml:space="preserve">réseau</t>
     </r>
     <r>
-      <t xml:space="preserve">: 1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">: réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
   </si>
   <si>
-    <t>state 2018/26</t>
-[...8 lines deleted...]
-    <t>outside</t>
+    <t>état 2018/26</t>
+  </si>
+  <si>
+    <t>forêt de protection contre des avalanches (2022)</t>
+  </si>
+  <si>
+    <t>à l'intérieur</t>
+  </si>
+  <si>
+    <t>à l'extérieur</t>
   </si>
   <si>
     <t>total</t>
   </si>
   <si>
-    <t>size classe (young forest; 5 classes)</t>
-[...2 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+    <t>classe de grandeur (jeune forêt; 5 classes)</t>
+  </si>
+  <si>
+    <t>étages de végétation NaiS (6 classes)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>pas d'indication</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...29 lines deleted...]
-    <t>DBH 8-11.9 cm</t>
+    <t>subalpin supérieur</t>
+  </si>
+  <si>
+    <t>subalpin</t>
+  </si>
+  <si>
+    <t>haut-montagnard</t>
+  </si>
+  <si>
+    <t>montagnard inférieur et supérieur</t>
+  </si>
+  <si>
+    <t>submontagnard</t>
+  </si>
+  <si>
+    <t>hyperinsubrique et collinéen</t>
+  </si>
+  <si>
+    <t>hauteur 10-39 cm</t>
+  </si>
+  <si>
+    <t>hauteur 40-129 cm</t>
+  </si>
+  <si>
+    <t>DHP 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>DHP 8-11.9 cm</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1323372/505122</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems of young forest plants with browsing damage</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #404</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of conifers and broadleaves 10 to 129 cm in height on which browsing on the shoot from the previous year was detected. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
+    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été constaté. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">number of stems of young forest plants assessed for browsing</t>
+      <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #405</t>
     </r>
   </si>
   <si>
-    <t>Number of stems of conifers and broadleaves 10 to 129 cm in height for which the condition of the previous year's shoot was assessed with regard to browsing. Since a different method was used for assessing browsing traces in NFI2, the browsing intensity was overestimated in comparison with in the inventories from NFI4 on. Thus, only increases in browsing intensity can be clearly determined in comparisons with NFI2. For a reliable estimate, at least 30 individuals per estimated value (table cell) should have been assessed for browsing. Therefore, the corresponding tables with the target variable "Number of trees assessed for browsing (no extrapolation)" should also be consulted.</t>
+    <t>Nombre de résineux et de feuillus d'une hauteur de 10 à 129 cm chez lesquels l'abroutissement de la pousse de l'année précédente a été relevé. En raison d'une approche différente des traces d'abroutissement, l'intensité de l'abroutissement a été surestimée dans l'IFN2 par rapport à la méthode utilisée à partir de l'IFN4. Ainsi, les comparaisons avec l'IFN2 ne permettent de constater avec certitude que des augmentations de l'intensité de l'abroutissement. Pour que l'estimation soit fiable, il faudrait que l'abroutissement ait été évalué chez au moins 30 individus par valeur estimée (cellule du tableau). C'est pourquoi il convient de consulter également les tableaux correspondants avec la variable cible «nombre d'arbres avec relevé de l'abroutissement (sans extrapolation)».</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">protective forest against avalanches (2022)</t>
+      <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2645</t>
     </r>
   </si>
   <si>
-    <t>Area in/outside a forest that provides protection against avalanches which the cantons designated «protective forest» according to the harmonised criteria of SilvaProtect-CH in 2022. Reference: GIS data from FOEN, 2022</t>
+    <t>Zone située à l'intérieur/à l'extérieur d'une forêt de protection contre les avalanches délimitée en 2022 par les cantons selon les critères harmonisés de SilvaProtect-CH. Source: données SIG de l'OFEV, 2022</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+      <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2623</t>
     </r>
   </si>
   <si>
-    <t>Size of young forest plants ≥10 cm in height and ≤11.9 cm in diameter at breast height (dbh) – in five size classes (two height and three dbh classes). Reference: Field Survey (MID 507: Jungwaldklasse)</t>
+    <t>Taille des plantes de la jeune forêt de 10 cm de hauteur à 11,9 cm de diamètre à hauteur de poitrine (DHP) en cinq classes (deux classes de hauteur et trois classes de DHP). Source: relevé de terrain (MID 1051: Jungwaldpflanzenart - Zählung)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+      <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2633</t>
     </r>
   </si>
   <si>
-    <t>Altitudinal vegetation belts in the system used in the guidelines for monitoring the sustainability and performance of protection forests (NaiS; Frehner et al. 2005), reduced to six classes. The variable represents a simplification of the NaiS altitudinal vegetation belts with ten classes (NAISHSTKOMB) in which the classes «hyperinsubric» and «colline» are merged with «colline with beech» to form the class «hyperinsubric and colline» and the class «lower montane» with «upper montane» and «lower/upper montane» to form the class «lower and upper montane». The information is based on the altitudinal vegetation belts determined by experts (accessible forest sample plots of NFI4 on the 1.4-km network; Arge Frehner et al. 2020), as well as on the altitudinal vegetation belts modelled for the period 1981-2010 (other sample plots; Zischg et al. 2021). n/a: located above the forest boundary modelled by Zischg et al. and sometimes in the area of lakes, which were relatively roughly cut out by Zischg et al.</t>
+    <t xml:space="preserve">Étages de végétation selon la nomenclature du guide Gestion durable des forêts de protection (NaiS; Frehner et al. 2005), ramenée à six classes. Cette variable constitue une simplification des étages altitudinaux de végétation NaiS en dix classes (NAISHSTKOMB), résultant de la fusion des classes «hyperinsubrique», «collinéen» et «collinéen avec hêtre» dans la classe «hyperinsubrique et collinéen», et des classes «montagnard inférieur», «montagnard supérieur» et «montagnard inférieur/supérieur» dans la classe «montagnard inférieur et supérieur». Les indications sont basées, d'une part, sur les étages de végétation déterminés par les experts (placettes forestières accessibles de l'IFN4 sur le réseau de 1,4 km; Arge Frehner et al. 2020) et, d'autre part, sur les étages de végétation modélisés pour la période 1981-2010 (autres placettes; Zischg et al. 2021). pas d'indication: situé au-dessus de la limite de la forêt modélisée par Zischg et al. ou éventuellement à proximité de lacs qui ont été découpés de manière relativement grossière par Zischg et al. </t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">economic region</t>
+      <t xml:space="preserve">région économique</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Division of Switzerland into 14 regions (2 in the Jura, 3 on the Plateau, 3 in the Pre-Alps, 5 in the Alps and 1 in the Southern Alps). The economic regions are a subdivision of the production regions according to economic-geographical criteria.</t>
+    <t>Découpage de la Suisse en 14 régions (2 dans le Jura, 3 sur le Plateau, 3 dans les Préalpes, 5 dans les régions alpines et 1 au sud des Alpes). Les régions économiques sont une subdivision des régions de production selon des points de vue économiques et géographiques.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+      <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1876</t>
     </r>
   </si>
   <si>
-    <t>Stockable part of the accessible forest without shrub forest, i.e. accessible forest without shrub forest excluding the area of forest roads, recreational facilities, streams, avalanche paths, etc.</t>
+    <t>Proportion apte au boisement de la forêt accessible sans la forêt buissonnante (c'est-à-dire forêt accessible sans la forêt buissonnante sans la surface des routes forestières, d'infrastructures de loisirs, de cours d'eau, de coulées d'avalanches, etc.).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+      <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>Sous-réseaux 1, 2, 3, 4 et 5 des relevés de terrain sur le réseau d'échantillonnage avec un maillage de 1,4 km (réseau de base).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -808,52 +808,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="57.557" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="54.13" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="46.989" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
@@ -2283,332 +2283,332 @@
         <v>14.6</v>
       </c>
       <c r="F68" s="6">
         <v>0.9</v>
       </c>
       <c r="G68" s="6">
         <v>14.7</v>
       </c>
       <c r="H68" s="6">
         <v>0.8</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="21.75">
       <c r="A69" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Swiss National Forest Inventory, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Inventaire forestier national suisse, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1323372/505122</t>
           </r>
         </is>
       </c>
       <c r="C69" s="3"/>
       <c r="D69" s="3"/>
       <c r="E69" s="3"/>
       <c r="F69" s="3"/>
       <c r="G69" s="3"/>
       <c r="H69" s="3"/>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems of young forest plants with browsing damage</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt avec abroutissement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #404</t>
           </r>
         </is>
       </c>
     </row>
     <row r="73" spans="1:8" customHeight="1" ht="29">
       <c r="A73" s="1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">number of stems of young forest plants assessed for browsing</t>
+            <t xml:space="preserve">nombre de tiges de la jeune forêt avec relevé de l'abroutiss.</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #405</t>
           </r>
         </is>
       </c>
     </row>
     <row r="76" spans="1:8" customHeight="1" ht="29">
       <c r="A76" s="1" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">protective forest against avalanches (2022)</t>
+            <t xml:space="preserve">forêt de protection contre des avalanches (2022)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2645</t>
           </r>
         </is>
       </c>
     </row>
     <row r="79" spans="1:8" customHeight="1" ht="29">
       <c r="A79" s="1" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">size classe (young forest; 5 classes)</t>
+            <t xml:space="preserve">classe de grandeur (jeune forêt; 5 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2623</t>
           </r>
         </is>
       </c>
     </row>
     <row r="82" spans="1:8" customHeight="1" ht="29">
       <c r="A82" s="1" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">altitudinal vegetation belts (NaiS; 6 classes)</t>
+            <t xml:space="preserve">étages de végétation NaiS (6 classes)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2633</t>
           </r>
         </is>
       </c>
     </row>
     <row r="85" spans="1:8" customHeight="1" ht="29">
       <c r="A85" s="1" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">economic region</t>
+            <t xml:space="preserve">région économique</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="88" spans="1:8" customHeight="1" ht="29">
       <c r="A88" s="1" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">stockable and accessible forest without shrub forest</t>
+            <t xml:space="preserve">forêt accessible sans la forêt buissonnante, apte au boisement</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1876</t>
           </r>
         </is>
       </c>
     </row>
     <row r="91" spans="1:8" customHeight="1" ht="29">
       <c r="A91" s="1" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">1.4 km grid, subgrids 1-5</t>
+            <t xml:space="preserve">réseau 1,4 km, sous-réseaux 1 à 5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="94" spans="1:8" customHeight="1" ht="29">
       <c r="A94" s="1" t="s">
         <v>45</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>