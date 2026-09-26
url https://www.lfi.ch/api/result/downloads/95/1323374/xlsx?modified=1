--- v0 (2026-04-22)
+++ v1 (2026-09-26)
@@ -1,541 +1,397 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
-[...96 lines deleted...]
-    <t>altitudinal vegetation belts (NaiS; 6 classes)</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+  <si>
+    <t>IFN5</t>
+  </si>
+  <si>
+    <t>numero di fusti del bosco giovane con brucatura diviso per numero di fusti del bosco giovane con rilievo della brucatura</t>
+  </si>
+  <si>
+    <t>bosco di protezione contro valanghe (2022) · classe di dimensione (bosco giovane; 5 classi) · fasce vegetazionali NaiS (6 classi)</t>
+  </si>
+  <si>
+    <t>suddivisione regionale: regione biogeografica</t>
+  </si>
+  <si>
+    <t>unità: %, totale celle</t>
+  </si>
+  <si>
+    <t>insieme analizzato: bosco accessibile esclusi gli arbusteti (area boscabile)</t>
+  </si>
+  <si>
+    <t>reticolo: reticolo 1,4 km, sottoreticoli 1 a 5</t>
+  </si>
+  <si>
+    <t>stato 2018/26</t>
+  </si>
+  <si>
+    <t>bosco di protezione contro valanghe (2022)</t>
+  </si>
+  <si>
+    <t>all'interno</t>
+  </si>
+  <si>
+    <t>all'esterno</t>
+  </si>
+  <si>
+    <t>totale</t>
+  </si>
+  <si>
+    <t>classe di dimensione (bosco giovane; 5 classi)</t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi)</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>n/a</t>
+    <t>nessuna indicazione</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>upper subalpine</t>
-[...287 lines deleted...]
-    <t>Sub-grids 1, 2, 3, 4 and 5 of the field surveys on the sampling grid with a mesh size of 1.4 km (base grid).</t>
+    <t>subalpina superiore</t>
+  </si>
+  <si>
+    <t>subalpina</t>
+  </si>
+  <si>
+    <t>altimontana</t>
+  </si>
+  <si>
+    <t>montana inferiore e superiore</t>
+  </si>
+  <si>
+    <t>submontana</t>
+  </si>
+  <si>
+    <t>iperinsubrica e collinare</t>
+  </si>
+  <si>
+    <t>altezza 10-39 cm</t>
+  </si>
+  <si>
+    <t>altezza 40-129 cm</t>
+  </si>
+  <si>
+    <t>DPU 0-3.9 cm</t>
+  </si>
+  <si>
+    <t>DPU 4-7.9 cm</t>
+  </si>
+  <si>
+    <t>DPU 8-11.9 cm</t>
+  </si>
+  <si>
+    <t>© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auswertungsart: </t>
+  </si>
+  <si>
+    <t>Zustand [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Inventur: </t>
+  </si>
+  <si>
+    <t>IFN5 [550]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">reticolo: </t>
+  </si>
+  <si>
+    <t>reticolo 1,4 km, sottoreticoli 1 a 5 [1746]
+Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">insieme analizzato: </t>
+  </si>
+  <si>
+    <t>bosco accessibile esclusi gli arbusteti (area boscabile) [1876]
+Parte potenzialmente boscabile del bosco accessibile esclusi gli arbusteti (ossia bosco accessibile esclusi gli arbusteti, senza l'area delle strade forestali, delle strutture ricreative, dei torrenti, dei canali valangari, ecc.).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">suddivisione regionale: </t>
+  </si>
+  <si>
+    <t>regione biogeografica [BIOGEOC6R2005, 2586], ausgeblendet
+Suddivisione della Svizzera in sei regioni con flora e fauna simili. Le sei regioni corrispondono alla suddivisione di base nella pubblicazione «Le regioni biogeografiche della Svizzera», edita dall'UFAM nel 2022.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stratifizierung: </t>
+  </si>
+  <si>
+    <t>Vegetationshöhe plus Wald-/Nichtwald Stratifizierung (2-phasig) [3]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 1: </t>
+  </si>
+  <si>
+    <t>numero di fusti del bosco giovane con brucatura [404], Stk.
+Numero di alberi di conifere e latifoglie con un'altezza da 10 a 129 cm alle quali è stata constatata una morsicatura del getto dell'anno precedente. A causa di differenze nel metodo di rilevamento della brucatura, l'intensità della brucatura nell'IFN2 è stata sovrastimata rispetto al metodo utilizzato a partire dall'IFN4. Per questa ragione in comparazione all'IFN2, solamente gli aumenti di intensità della brucatura possono essere considerati come sicuri. Per una stima affidabile, dovrebbero essere stati valutati almeno 30 individui per ogni valore stimato (cella della tabella). Pertanto, è necessario consultare anche le tabelle corrispondenti con la variabile target "Numero di alberi con rilievo della brucatura (senza estrapolazione)".</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Datum: </t>
+  </si>
+  <si>
+    <t>gerechnet am 27.11.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zielgrösse 2: </t>
+  </si>
+  <si>
+    <t>numero di fusti del bosco giovane con rilievo della brucatura [405], Stk.
+Numero di alberi di conifere e latifoglie con un'altezza da 10 a 129 cm alle quali è stato valutato lo stato della gemma terminale dell'anno precedente. A causa di differenze nel metodo di rilevamento della brucatura, l'intensità della brucatura nell'IFN2 è stata sovrastimata rispetto al metodo utilizzato a partire dall'IFN4. Per questa ragione in comparazione all'IFN2, solamente gli aumenti di intensità della brucatura possono essere considerati come sicuri. Per una stima affidabile, dovrebbero essere stati valutati almeno 30 individui per ogni valore stimato (cella della tabella). Pertanto, è necessario consultare anche le tabelle corrispondenti con la variabile target "Numero di alberi con rilievo della brucatura (senza estrapolazione)".</t>
+  </si>
+  <si>
+    <t>gerechnet am 29.11.2022 00:00:00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Format: </t>
+  </si>
+  <si>
+    <t>Einheit: , Dezimalstellen: 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zeitbezug: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flächenbezug: </t>
+  </si>
+  <si>
+    <t>absolut [2]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Schätzfehler: </t>
+  </si>
+  <si>
+    <t>absolut [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezugstyp: </t>
+  </si>
+  <si>
+    <t>totale celle [5]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 1: </t>
+  </si>
+  <si>
+    <t>bosco di protezione contro valanghe (2022) [LAWISPGES22, 2645]
+Superficie all'interno/all'esterno del bosco di protezione contro le valanghe, che i Cantoni hanno definito in base ai criteri armonizzati di SilvaProtect-CH nell'anno 2022. Fonte: dati GIS dell'UFAM, 2022.</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 05:24:06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, original: </t>
+  </si>
+  <si>
+    <t>all'interno, all'esterno, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassen, umkodiert: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 2: </t>
+  </si>
+  <si>
+    <t>classe di dimensione (bosco giovane; 5 classi) [JWKLA5, 2623]
+Dimensione delle piante del bosco giovane da 10 cm di altezza a 11,9 cm di diametro a petto d'uomo (DPU), in cinque classi (due classi di altezza, tre classi di diametro). Fonte: rilievo sul terreno (MID 1051: Jungwaldpflanzenart - Zählung)</t>
+  </si>
+  <si>
+    <t>gerechnet am 17.05.2024 15:59:07</t>
+  </si>
+  <si>
+    <t>nessuna indicazione, altezza 10-39 cm, altezza 40-129 cm, DPU 0-3.9 cm, DPU 4-7.9 cm, DPU 8-11.9 cm, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Klassifizierungsmerkmal 3: </t>
+  </si>
+  <si>
+    <t>fasce vegetazionali NaiS (6 classi) [NAISHSTKOMB6KL, 2633]
+Fasce vegetazionali secondo il sistema delle linee guida «Continuità nel bosco di protezione e controllo dell'efficacia» (NaiS; Frehner et al. 2005), ridotto a sei classi. Questa variabile rappresenta una semplificazione delle fasce vegetazionali NaiS in dieci classi (NAISHSTKOMB), per cui le classi «iperinsubrica», «collinare» e «collinare con faggio» vengono riunite nella classe «iperinsubrica e collinare», mentre le fasce «montana inferiore», «montana superiore» e «montana inferiore/superiore» vengono riunite nella classe «montana inferiore e superiore». Le indicazioni si basano sulle fasce vegetazionali determinate da esperti (aree di saggio in bosco e accessibili dell'IFN4 sul reticolo di 1,4 km; Arge Frehner et al. 2020) e d'altro canto sulle fasce vegetazionali modellizzate per il periodo 1981-2010 (restanti aree di saggio; Zischg et al. 2021).</t>
+  </si>
+  <si>
+    <t>gerechnet am 13.05.2024 07:19:14</t>
+  </si>
+  <si>
+    <t>nessuna indicazione, subalpina superiore, subalpina, altimontana, montana inferiore e superiore, submontana, iperinsubrica e collinare, totale</t>
+  </si>
+  <si>
+    <t xml:space="preserve">altri: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stichprobenumfang: </t>
+  </si>
+  <si>
+    <t>nicht anzeigen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabelle transponiert: </t>
+  </si>
+  <si>
+    <t>nicht transponiert [1]</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sprache: </t>
+  </si>
+  <si>
+    <t>de-CH [1]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="2">
+  <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFaaaaaa"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFaaaaaa"/>
       </left>
       <right style="thin">
         <color rgb="FFaaaaaa"/>
       </right>
       <top style="thin">
         <color rgb="FFaaaaaa"/>
       </top>
       <bottom style="thin">
         <color rgb="FFaaaaaa"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="7">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
-    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -796,1878 +652,2036 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H94"/>
+  <dimension ref="A1:H102"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="B70" sqref="B70:H102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="46.989" bestFit="true" customWidth="true" style="0"/>
-[...6 lines deleted...]
-    <col min="8" max="8" width="4.57" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="32" customWidth="true" style="0"/>
+    <col min="2" max="2" width="32" customWidth="true" style="0"/>
+    <col min="3" max="3" width="10" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10" customWidth="true" style="0"/>
+    <col min="6" max="6" width="10" customWidth="true" style="0"/>
+    <col min="7" max="7" width="7" customWidth="true" style="0"/>
+    <col min="8" max="8" width="7" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
-      <c r="A1" s="2" t="s">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:8">
-      <c r="A10" s="4"/>
-[...1 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="D10" s="4"/>
-[...3 lines deleted...]
-      <c r="H10" s="4"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
     </row>
     <row r="11" spans="1:8">
-      <c r="A11" s="4"/>
-[...1 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3" t="s">
         <v>9</v>
       </c>
-      <c r="D11" s="4"/>
-      <c r="E11" s="4" t="s">
+      <c r="D11" s="3"/>
+      <c r="E11" s="3" t="s">
         <v>10</v>
       </c>
-      <c r="F11" s="4"/>
-      <c r="G11" s="4" t="s">
+      <c r="F11" s="3"/>
+      <c r="G11" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="H11" s="4"/>
+      <c r="H11" s="3"/>
     </row>
     <row r="12" spans="1:8">
-      <c r="A12" s="4" t="s">
+      <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="B12" s="4" t="s">
+      <c r="B12" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="C12" s="4" t="s">
+      <c r="C12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="E12" s="4" t="s">
+      <c r="E12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="G12" s="4" t="s">
+      <c r="G12" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H12" s="4" t="s">
+      <c r="H12" s="3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="13" spans="1:8">
-      <c r="A13" s="5" t="s">
+      <c r="A13" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="B13" s="5" t="s">
+      <c r="B13" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C13" s="6">
-[...14 lines deleted...]
-      <c r="H13" s="6" t="s">
+      <c r="C13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F13" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H13" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:8">
-      <c r="A14" s="5"/>
-      <c r="B14" s="5" t="s">
+      <c r="A14" s="4"/>
+      <c r="B14" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C14" s="6">
-[...14 lines deleted...]
-      <c r="H14" s="6" t="s">
+      <c r="C14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F14" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G14" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H14" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:8">
-      <c r="A15" s="5"/>
-      <c r="B15" s="5" t="s">
+      <c r="A15" s="4"/>
+      <c r="B15" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C15" s="6">
-[...14 lines deleted...]
-      <c r="H15" s="6" t="s">
+      <c r="C15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F15" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G15" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H15" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:8">
-      <c r="A16" s="5"/>
-      <c r="B16" s="5" t="s">
+      <c r="A16" s="4"/>
+      <c r="B16" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C16" s="6">
-[...14 lines deleted...]
-      <c r="H16" s="6" t="s">
+      <c r="C16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F16" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H16" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:8">
-      <c r="A17" s="5"/>
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="4"/>
+      <c r="B17" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="6">
-[...14 lines deleted...]
-      <c r="H17" s="6" t="s">
+      <c r="C17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F17" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G17" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H17" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:8">
-      <c r="A18" s="5"/>
-      <c r="B18" s="5" t="s">
+      <c r="A18" s="4"/>
+      <c r="B18" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C18" s="6">
-[...14 lines deleted...]
-      <c r="H18" s="6" t="s">
+      <c r="C18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F18" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G18" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H18" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="19" spans="1:8">
-      <c r="A19" s="5"/>
-      <c r="B19" s="5" t="s">
+      <c r="A19" s="4"/>
+      <c r="B19" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C19" s="6">
-[...14 lines deleted...]
-      <c r="H19" s="6" t="s">
+      <c r="C19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F19" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G19" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H19" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="20" spans="1:8">
-      <c r="A20" s="5"/>
-      <c r="B20" s="5" t="s">
+      <c r="A20" s="4"/>
+      <c r="B20" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C20" s="6">
-[...14 lines deleted...]
-      <c r="H20" s="6" t="s">
+      <c r="C20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F20" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H20" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:8">
-      <c r="A21" s="5" t="s">
+      <c r="A21" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B21" s="5" t="s">
+      <c r="B21" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C21" s="6">
-[...14 lines deleted...]
-      <c r="H21" s="6" t="s">
+      <c r="C21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F21" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H21" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:8">
-      <c r="A22" s="5"/>
-      <c r="B22" s="5" t="s">
+      <c r="A22" s="4"/>
+      <c r="B22" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="6">
-[...5 lines deleted...]
-      <c r="E22" s="6">
+      <c r="C22" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" s="5">
         <v>11.2</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F22" s="5">
         <v>7.7</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G22" s="5">
         <v>11.2</v>
       </c>
-      <c r="H22" s="6">
+      <c r="H22" s="5">
         <v>7.7</v>
       </c>
     </row>
     <row r="23" spans="1:8">
-      <c r="A23" s="5"/>
-      <c r="B23" s="5" t="s">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="6">
+      <c r="C23" s="5">
         <v>29.4</v>
       </c>
-      <c r="D23" s="6">
+      <c r="D23" s="5">
         <v>14.2</v>
       </c>
-      <c r="E23" s="6">
+      <c r="E23" s="5">
         <v>14.3</v>
       </c>
-      <c r="F23" s="6">
+      <c r="F23" s="5">
         <v>3.6</v>
       </c>
-      <c r="G23" s="6">
+      <c r="G23" s="5">
         <v>15.1</v>
       </c>
-      <c r="H23" s="6">
+      <c r="H23" s="5">
         <v>3.6</v>
       </c>
     </row>
     <row r="24" spans="1:8">
-      <c r="A24" s="5"/>
-      <c r="B24" s="5" t="s">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C24" s="5">
         <v>30.1</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D24" s="5">
         <v>11.8</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E24" s="5">
         <v>20.3</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F24" s="5">
         <v>5.7</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G24" s="5">
         <v>21.3</v>
       </c>
-      <c r="H24" s="6">
+      <c r="H24" s="5">
         <v>5.5</v>
       </c>
     </row>
     <row r="25" spans="1:8">
-      <c r="A25" s="5"/>
-      <c r="B25" s="5" t="s">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="6">
+      <c r="C25" s="5">
         <v>16.1</v>
       </c>
-      <c r="D25" s="6">
+      <c r="D25" s="5">
         <v>3.5</v>
       </c>
-      <c r="E25" s="6">
+      <c r="E25" s="5">
         <v>16.6</v>
       </c>
-      <c r="F25" s="6">
+      <c r="F25" s="5">
         <v>1.5</v>
       </c>
-      <c r="G25" s="6">
+      <c r="G25" s="5">
         <v>16.6</v>
       </c>
-      <c r="H25" s="6">
+      <c r="H25" s="5">
         <v>1.4</v>
       </c>
     </row>
     <row r="26" spans="1:8">
-      <c r="A26" s="5"/>
-      <c r="B26" s="5" t="s">
+      <c r="A26" s="4"/>
+      <c r="B26" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="6">
-[...5 lines deleted...]
-      <c r="E26" s="6">
+      <c r="C26" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D26" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E26" s="5">
         <v>10.1</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F26" s="5">
         <v>1.2</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G26" s="5">
         <v>10.1</v>
       </c>
-      <c r="H26" s="6">
+      <c r="H26" s="5">
         <v>1.2</v>
       </c>
     </row>
     <row r="27" spans="1:8">
-      <c r="A27" s="5"/>
-      <c r="B27" s="5" t="s">
+      <c r="A27" s="4"/>
+      <c r="B27" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C27" s="6">
-[...5 lines deleted...]
-      <c r="E27" s="6">
+      <c r="C27" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D27" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E27" s="5">
         <v>19.1</v>
       </c>
-      <c r="F27" s="6">
+      <c r="F27" s="5">
         <v>3.7</v>
       </c>
-      <c r="G27" s="6">
+      <c r="G27" s="5">
         <v>19.1</v>
       </c>
-      <c r="H27" s="6">
+      <c r="H27" s="5">
         <v>3.7</v>
       </c>
     </row>
     <row r="28" spans="1:8">
-      <c r="A28" s="5"/>
-      <c r="B28" s="5" t="s">
+      <c r="A28" s="4"/>
+      <c r="B28" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C28" s="5">
         <v>20.3</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D28" s="5">
         <v>4.7</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E28" s="5">
         <v>14.3</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F28" s="5">
         <v>0.9</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G28" s="5">
         <v>14.5</v>
       </c>
-      <c r="H28" s="6">
+      <c r="H28" s="5">
         <v>0.9</v>
       </c>
     </row>
     <row r="29" spans="1:8">
-      <c r="A29" s="5" t="s">
+      <c r="A29" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="5" t="s">
+      <c r="B29" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C29" s="6">
-[...14 lines deleted...]
-      <c r="H29" s="6" t="s">
+      <c r="C29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D29" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G29" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H29" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:8">
-      <c r="A30" s="5"/>
-      <c r="B30" s="5" t="s">
+      <c r="A30" s="4"/>
+      <c r="B30" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="6">
-[...5 lines deleted...]
-      <c r="E30" s="6">
+      <c r="C30" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D30" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E30" s="5">
         <v>14.4</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F30" s="5">
         <v>6.5</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G30" s="5">
         <v>12.8</v>
       </c>
-      <c r="H30" s="6">
+      <c r="H30" s="5">
         <v>5.8</v>
       </c>
     </row>
     <row r="31" spans="1:8">
-      <c r="A31" s="5"/>
-      <c r="B31" s="5" t="s">
+      <c r="A31" s="4"/>
+      <c r="B31" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C31" s="6">
+      <c r="C31" s="5">
         <v>12.4</v>
       </c>
-      <c r="D31" s="6">
+      <c r="D31" s="5">
         <v>6.7</v>
       </c>
-      <c r="E31" s="6">
+      <c r="E31" s="5">
         <v>13.4</v>
       </c>
-      <c r="F31" s="6">
+      <c r="F31" s="5">
         <v>3.4</v>
       </c>
-      <c r="G31" s="6">
+      <c r="G31" s="5">
         <v>13.4</v>
       </c>
-      <c r="H31" s="6">
+      <c r="H31" s="5">
         <v>3.2</v>
       </c>
     </row>
     <row r="32" spans="1:8">
-      <c r="A32" s="5"/>
-      <c r="B32" s="5" t="s">
+      <c r="A32" s="4"/>
+      <c r="B32" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C32" s="5">
         <v>20.6</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D32" s="5">
         <v>6.4</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E32" s="5">
         <v>24.4</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F32" s="5">
         <v>4.2</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G32" s="5">
         <v>23.8</v>
       </c>
-      <c r="H32" s="6">
+      <c r="H32" s="5">
         <v>3.6</v>
       </c>
     </row>
     <row r="33" spans="1:8">
-      <c r="A33" s="5"/>
-      <c r="B33" s="5" t="s">
+      <c r="A33" s="4"/>
+      <c r="B33" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C33" s="6">
+      <c r="C33" s="5">
         <v>15.9</v>
       </c>
-      <c r="D33" s="6">
+      <c r="D33" s="5">
         <v>6.1</v>
       </c>
-      <c r="E33" s="6">
+      <c r="E33" s="5">
         <v>16.0</v>
       </c>
-      <c r="F33" s="6">
+      <c r="F33" s="5">
         <v>1.7</v>
       </c>
-      <c r="G33" s="6">
+      <c r="G33" s="5">
         <v>16.0</v>
       </c>
-      <c r="H33" s="6">
+      <c r="H33" s="5">
         <v>1.7</v>
       </c>
     </row>
     <row r="34" spans="1:8">
-      <c r="A34" s="5"/>
-      <c r="B34" s="5" t="s">
+      <c r="A34" s="4"/>
+      <c r="B34" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C34" s="6">
-[...5 lines deleted...]
-      <c r="E34" s="6">
+      <c r="C34" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D34" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" s="5">
         <v>13.0</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F34" s="5">
         <v>1.7</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G34" s="5">
         <v>13.0</v>
       </c>
-      <c r="H34" s="6">
+      <c r="H34" s="5">
         <v>1.7</v>
       </c>
     </row>
     <row r="35" spans="1:8">
-      <c r="A35" s="5"/>
-      <c r="B35" s="5" t="s">
+      <c r="A35" s="4"/>
+      <c r="B35" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C35" s="6">
-[...5 lines deleted...]
-      <c r="E35" s="6">
+      <c r="C35" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D35" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" s="5">
         <v>28.7</v>
       </c>
-      <c r="F35" s="6">
+      <c r="F35" s="5">
         <v>8.0</v>
       </c>
-      <c r="G35" s="6">
+      <c r="G35" s="5">
         <v>28.5</v>
       </c>
-      <c r="H35" s="6">
+      <c r="H35" s="5">
         <v>8.0</v>
       </c>
     </row>
     <row r="36" spans="1:8">
-      <c r="A36" s="5"/>
-      <c r="B36" s="5" t="s">
+      <c r="A36" s="4"/>
+      <c r="B36" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C36" s="6">
+      <c r="C36" s="5">
         <v>17.3</v>
       </c>
-      <c r="D36" s="6">
+      <c r="D36" s="5">
         <v>4.0</v>
       </c>
-      <c r="E36" s="6">
+      <c r="E36" s="5">
         <v>15.7</v>
       </c>
-      <c r="F36" s="6">
+      <c r="F36" s="5">
         <v>1.1</v>
       </c>
-      <c r="G36" s="6">
+      <c r="G36" s="5">
         <v>15.7</v>
       </c>
-      <c r="H36" s="6">
+      <c r="H36" s="5">
         <v>1.1</v>
       </c>
     </row>
     <row r="37" spans="1:8">
-      <c r="A37" s="5" t="s">
+      <c r="A37" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B37" s="5" t="s">
+      <c r="B37" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C37" s="6">
-[...14 lines deleted...]
-      <c r="H37" s="6" t="s">
+      <c r="C37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D37" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F37" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G37" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H37" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:8">
-      <c r="A38" s="5"/>
-      <c r="B38" s="5" t="s">
+      <c r="A38" s="4"/>
+      <c r="B38" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C38" s="6">
-[...14 lines deleted...]
-      <c r="H38" s="6" t="s">
+      <c r="C38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F38" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G38" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H38" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:8">
-      <c r="A39" s="5"/>
-      <c r="B39" s="5" t="s">
+      <c r="A39" s="4"/>
+      <c r="B39" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C39" s="6">
-[...14 lines deleted...]
-      <c r="H39" s="6" t="s">
+      <c r="C39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D39" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G39" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H39" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:8">
-      <c r="A40" s="5"/>
-      <c r="B40" s="5" t="s">
+      <c r="A40" s="4"/>
+      <c r="B40" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C40" s="6">
-[...14 lines deleted...]
-      <c r="H40" s="6" t="s">
+      <c r="C40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F40" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G40" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H40" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="41" spans="1:8">
-      <c r="A41" s="5"/>
-      <c r="B41" s="5" t="s">
+      <c r="A41" s="4"/>
+      <c r="B41" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C41" s="6">
-[...14 lines deleted...]
-      <c r="H41" s="6" t="s">
+      <c r="C41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F41" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G41" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H41" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="42" spans="1:8">
-      <c r="A42" s="5"/>
-      <c r="B42" s="5" t="s">
+      <c r="A42" s="4"/>
+      <c r="B42" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C42" s="6">
-[...14 lines deleted...]
-      <c r="H42" s="6" t="s">
+      <c r="C42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D42" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G42" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H42" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="43" spans="1:8">
-      <c r="A43" s="5"/>
-      <c r="B43" s="5" t="s">
+      <c r="A43" s="4"/>
+      <c r="B43" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C43" s="6">
-[...14 lines deleted...]
-      <c r="H43" s="6" t="s">
+      <c r="C43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D43" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F43" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G43" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H43" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:8">
-      <c r="A44" s="5"/>
-      <c r="B44" s="5" t="s">
+      <c r="A44" s="4"/>
+      <c r="B44" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C44" s="6">
-[...14 lines deleted...]
-      <c r="H44" s="6" t="s">
+      <c r="C44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F44" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G44" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H44" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:8">
-      <c r="A45" s="5" t="s">
+      <c r="A45" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B45" s="5" t="s">
+      <c r="B45" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C45" s="6">
-[...14 lines deleted...]
-      <c r="H45" s="6" t="s">
+      <c r="C45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D45" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G45" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H45" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:8">
-      <c r="A46" s="5"/>
-      <c r="B46" s="5" t="s">
+      <c r="A46" s="4"/>
+      <c r="B46" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C46" s="6">
-[...14 lines deleted...]
-      <c r="H46" s="6" t="s">
+      <c r="C46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D46" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G46" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H46" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="47" spans="1:8">
-      <c r="A47" s="5"/>
-      <c r="B47" s="5" t="s">
+      <c r="A47" s="4"/>
+      <c r="B47" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C47" s="6">
-[...14 lines deleted...]
-      <c r="H47" s="6" t="s">
+      <c r="C47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G47" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H47" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="48" spans="1:8">
-      <c r="A48" s="5"/>
-      <c r="B48" s="5" t="s">
+      <c r="A48" s="4"/>
+      <c r="B48" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C48" s="6">
-[...14 lines deleted...]
-      <c r="H48" s="6" t="s">
+      <c r="C48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F48" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G48" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H48" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="49" spans="1:8">
-      <c r="A49" s="5"/>
-      <c r="B49" s="5" t="s">
+      <c r="A49" s="4"/>
+      <c r="B49" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C49" s="6">
-[...14 lines deleted...]
-      <c r="H49" s="6" t="s">
+      <c r="C49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F49" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G49" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H49" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:8">
-      <c r="A50" s="5"/>
-      <c r="B50" s="5" t="s">
+      <c r="A50" s="4"/>
+      <c r="B50" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C50" s="6">
-[...14 lines deleted...]
-      <c r="H50" s="6" t="s">
+      <c r="C50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F50" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G50" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H50" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:8">
-      <c r="A51" s="5"/>
-      <c r="B51" s="5" t="s">
+      <c r="A51" s="4"/>
+      <c r="B51" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C51" s="6">
-[...14 lines deleted...]
-      <c r="H51" s="6" t="s">
+      <c r="C51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F51" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G51" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H51" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="52" spans="1:8">
-      <c r="A52" s="5"/>
-      <c r="B52" s="5" t="s">
+      <c r="A52" s="4"/>
+      <c r="B52" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C52" s="6">
-[...14 lines deleted...]
-      <c r="H52" s="6" t="s">
+      <c r="C52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F52" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G52" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H52" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:8">
-      <c r="A53" s="5" t="s">
+      <c r="A53" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B53" s="5" t="s">
+      <c r="B53" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C53" s="6">
-[...14 lines deleted...]
-      <c r="H53" s="6" t="s">
+      <c r="C53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F53" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G53" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H53" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54" s="5"/>
-      <c r="B54" s="5" t="s">
+      <c r="A54" s="4"/>
+      <c r="B54" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C54" s="6">
-[...14 lines deleted...]
-      <c r="H54" s="6" t="s">
+      <c r="C54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F54" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G54" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H54" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:8">
-      <c r="A55" s="5"/>
-      <c r="B55" s="5" t="s">
+      <c r="A55" s="4"/>
+      <c r="B55" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C55" s="6">
-[...14 lines deleted...]
-      <c r="H55" s="6" t="s">
+      <c r="C55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D55" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F55" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G55" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H55" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:8">
-      <c r="A56" s="5"/>
-      <c r="B56" s="5" t="s">
+      <c r="A56" s="4"/>
+      <c r="B56" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C56" s="6">
-[...14 lines deleted...]
-      <c r="H56" s="6" t="s">
+      <c r="C56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D56" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F56" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G56" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H56" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="57" spans="1:8">
-      <c r="A57" s="5"/>
-      <c r="B57" s="5" t="s">
+      <c r="A57" s="4"/>
+      <c r="B57" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C57" s="6">
-[...14 lines deleted...]
-      <c r="H57" s="6" t="s">
+      <c r="C57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D57" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F57" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G57" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H57" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:8">
-      <c r="A58" s="5"/>
-      <c r="B58" s="5" t="s">
+      <c r="A58" s="4"/>
+      <c r="B58" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C58" s="6">
-[...14 lines deleted...]
-      <c r="H58" s="6" t="s">
+      <c r="C58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D58" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F58" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G58" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H58" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="59" spans="1:8">
-      <c r="A59" s="5"/>
-      <c r="B59" s="5" t="s">
+      <c r="A59" s="4"/>
+      <c r="B59" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C59" s="6">
-[...14 lines deleted...]
-      <c r="H59" s="6" t="s">
+      <c r="C59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F59" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G59" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H59" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="60" spans="1:8">
-      <c r="A60" s="5"/>
-      <c r="B60" s="5" t="s">
+      <c r="A60" s="4"/>
+      <c r="B60" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C60" s="6">
-[...14 lines deleted...]
-      <c r="H60" s="6" t="s">
+      <c r="C60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D60" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F60" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H60" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="61" spans="1:8">
-      <c r="A61" s="5" t="s">
+      <c r="A61" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="B61" s="5" t="s">
+      <c r="B61" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="C61" s="6">
-[...14 lines deleted...]
-      <c r="H61" s="6" t="s">
+      <c r="C61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="F61" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="G61" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="H61" s="5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="62" spans="1:8">
-      <c r="A62" s="5"/>
-      <c r="B62" s="5" t="s">
+      <c r="A62" s="4"/>
+      <c r="B62" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="C62" s="6">
-[...5 lines deleted...]
-      <c r="E62" s="6">
+      <c r="C62" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D62" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E62" s="5">
         <v>12.7</v>
       </c>
-      <c r="F62" s="6">
+      <c r="F62" s="5">
         <v>5.5</v>
       </c>
-      <c r="G62" s="6">
+      <c r="G62" s="5">
         <v>12.0</v>
       </c>
-      <c r="H62" s="6">
+      <c r="H62" s="5">
         <v>5.2</v>
       </c>
     </row>
     <row r="63" spans="1:8">
-      <c r="A63" s="5"/>
-      <c r="B63" s="5" t="s">
+      <c r="A63" s="4"/>
+      <c r="B63" s="4" t="s">
         <v>19</v>
       </c>
-      <c r="C63" s="6">
+      <c r="C63" s="5">
         <v>24.3</v>
       </c>
-      <c r="D63" s="6">
+      <c r="D63" s="5">
         <v>11.1</v>
       </c>
-      <c r="E63" s="6">
+      <c r="E63" s="5">
         <v>14.1</v>
       </c>
-      <c r="F63" s="6">
+      <c r="F63" s="5">
         <v>3.0</v>
       </c>
-      <c r="G63" s="6">
+      <c r="G63" s="5">
         <v>14.6</v>
       </c>
-      <c r="H63" s="6">
+      <c r="H63" s="5">
         <v>3.0</v>
       </c>
     </row>
     <row r="64" spans="1:8">
-      <c r="A64" s="5"/>
-      <c r="B64" s="5" t="s">
+      <c r="A64" s="4"/>
+      <c r="B64" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="C64" s="6">
+      <c r="C64" s="5">
         <v>27.0</v>
       </c>
-      <c r="D64" s="6">
+      <c r="D64" s="5">
         <v>9.3</v>
       </c>
-      <c r="E64" s="6">
+      <c r="E64" s="5">
         <v>21.1</v>
       </c>
-      <c r="F64" s="6">
+      <c r="F64" s="5">
         <v>4.9</v>
       </c>
-      <c r="G64" s="6">
+      <c r="G64" s="5">
         <v>21.8</v>
       </c>
-      <c r="H64" s="6">
+      <c r="H64" s="5">
         <v>4.6</v>
       </c>
     </row>
     <row r="65" spans="1:8">
-      <c r="A65" s="5"/>
-      <c r="B65" s="5" t="s">
+      <c r="A65" s="4"/>
+      <c r="B65" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="C65" s="6">
+      <c r="C65" s="5">
         <v>16.1</v>
       </c>
-      <c r="D65" s="6">
+      <c r="D65" s="5">
         <v>3.3</v>
       </c>
-      <c r="E65" s="6">
+      <c r="E65" s="5">
         <v>16.4</v>
       </c>
-      <c r="F65" s="6">
+      <c r="F65" s="5">
         <v>1.3</v>
       </c>
-      <c r="G65" s="6">
+      <c r="G65" s="5">
         <v>16.4</v>
       </c>
-      <c r="H65" s="6">
+      <c r="H65" s="5">
         <v>1.3</v>
       </c>
     </row>
     <row r="66" spans="1:8">
-      <c r="A66" s="5"/>
-      <c r="B66" s="5" t="s">
+      <c r="A66" s="4"/>
+      <c r="B66" s="4" t="s">
         <v>22</v>
       </c>
-      <c r="C66" s="6">
-[...5 lines deleted...]
-      <c r="E66" s="6">
+      <c r="C66" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D66" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E66" s="5">
         <v>10.8</v>
       </c>
-      <c r="F66" s="6">
+      <c r="F66" s="5">
         <v>1.2</v>
       </c>
-      <c r="G66" s="6">
+      <c r="G66" s="5">
         <v>10.8</v>
       </c>
-      <c r="H66" s="6">
+      <c r="H66" s="5">
         <v>1.2</v>
       </c>
     </row>
     <row r="67" spans="1:8">
-      <c r="A67" s="5"/>
-      <c r="B67" s="5" t="s">
+      <c r="A67" s="4"/>
+      <c r="B67" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="C67" s="6">
-[...5 lines deleted...]
-      <c r="E67" s="6">
+      <c r="C67" s="5">
+        <v>0.0</v>
+      </c>
+      <c r="D67" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E67" s="5">
         <v>20.5</v>
       </c>
-      <c r="F67" s="6">
+      <c r="F67" s="5">
         <v>3.7</v>
       </c>
-      <c r="G67" s="6">
+      <c r="G67" s="5">
         <v>20.5</v>
       </c>
-      <c r="H67" s="6">
+      <c r="H67" s="5">
         <v>3.7</v>
       </c>
     </row>
     <row r="68" spans="1:8">
-      <c r="A68" s="5"/>
-      <c r="B68" s="5" t="s">
+      <c r="A68" s="4"/>
+      <c r="B68" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="C68" s="6">
+      <c r="C68" s="5">
         <v>19.7</v>
       </c>
-      <c r="D68" s="6">
+      <c r="D68" s="5">
         <v>4.0</v>
       </c>
-      <c r="E68" s="6">
+      <c r="E68" s="5">
         <v>14.6</v>
       </c>
-      <c r="F68" s="6">
+      <c r="F68" s="5">
         <v>0.9</v>
       </c>
-      <c r="G68" s="6">
+      <c r="G68" s="5">
         <v>14.7</v>
       </c>
-      <c r="H68" s="6">
+      <c r="H68" s="5">
         <v>0.8</v>
       </c>
     </row>
     <row r="69" spans="1:8" customHeight="1" ht="21.75">
-      <c r="A69" t="inlineStr">
-[...32 lines deleted...]
-      <c r="H69" s="3"/>
+      <c r="A69" t="s">
+        <v>29</v>
+      </c>
+      <c r="C69" s="2"/>
+      <c r="D69" s="2"/>
+      <c r="E69" s="2"/>
+      <c r="F69" s="2"/>
+      <c r="G69" s="2"/>
+      <c r="H69" s="2"/>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" s="6"/>
+      <c r="B70" s="7"/>
+      <c r="C70" s="7"/>
+      <c r="D70" s="7"/>
+      <c r="E70" s="7"/>
+      <c r="F70" s="7"/>
+      <c r="G70" s="7"/>
+      <c r="H70" s="7"/>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B71" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C71" s="7"/>
+      <c r="D71" s="7"/>
+      <c r="E71" s="7"/>
+      <c r="F71" s="7"/>
+      <c r="G71" s="7"/>
+      <c r="H71" s="7"/>
     </row>
     <row r="72" spans="1:8">
-      <c r="A72" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A72" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="B72" s="7" t="s">
+        <v>33</v>
+      </c>
+      <c r="C72" s="7"/>
+      <c r="D72" s="7"/>
+      <c r="E72" s="7"/>
+      <c r="F72" s="7"/>
+      <c r="G72" s="7"/>
+      <c r="H72" s="7"/>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="B73" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C73" s="7"/>
+      <c r="D73" s="7"/>
+      <c r="E73" s="7"/>
+      <c r="F73" s="7"/>
+      <c r="G73" s="7"/>
+      <c r="H73" s="7"/>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="B74" s="7" t="s">
+        <v>37</v>
+      </c>
+      <c r="C74" s="7"/>
+      <c r="D74" s="7"/>
+      <c r="E74" s="7"/>
+      <c r="F74" s="7"/>
+      <c r="G74" s="7"/>
+      <c r="H74" s="7"/>
     </row>
     <row r="75" spans="1:8">
-      <c r="A75" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A75" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B75" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C75" s="7"/>
+      <c r="D75" s="7"/>
+      <c r="E75" s="7"/>
+      <c r="F75" s="7"/>
+      <c r="G75" s="7"/>
+      <c r="H75" s="7"/>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="B76" s="7" t="s">
+        <v>41</v>
+      </c>
+      <c r="C76" s="7"/>
+      <c r="D76" s="7"/>
+      <c r="E76" s="7"/>
+      <c r="F76" s="7"/>
+      <c r="G76" s="7"/>
+      <c r="H76" s="7"/>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="B77" s="7" t="s">
+        <v>43</v>
+      </c>
+      <c r="C77" s="7"/>
+      <c r="D77" s="7"/>
+      <c r="E77" s="7"/>
+      <c r="F77" s="7"/>
+      <c r="G77" s="7"/>
+      <c r="H77" s="7"/>
     </row>
     <row r="78" spans="1:8">
-      <c r="A78" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A78" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B78" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C78" s="7"/>
+      <c r="D78" s="7"/>
+      <c r="E78" s="7"/>
+      <c r="F78" s="7"/>
+      <c r="G78" s="7"/>
+      <c r="H78" s="7"/>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="B79" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C79" s="7"/>
+      <c r="D79" s="7"/>
+      <c r="E79" s="7"/>
+      <c r="F79" s="7"/>
+      <c r="G79" s="7"/>
+      <c r="H79" s="7"/>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B80" s="7" t="s">
+        <v>48</v>
+      </c>
+      <c r="C80" s="7"/>
+      <c r="D80" s="7"/>
+      <c r="E80" s="7"/>
+      <c r="F80" s="7"/>
+      <c r="G80" s="7"/>
+      <c r="H80" s="7"/>
     </row>
     <row r="81" spans="1:8">
-      <c r="A81" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A81" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B81" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C81" s="7"/>
+      <c r="D81" s="7"/>
+      <c r="E81" s="7"/>
+      <c r="F81" s="7"/>
+      <c r="G81" s="7"/>
+      <c r="H81" s="7"/>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B82" s="7"/>
+      <c r="C82" s="7"/>
+      <c r="D82" s="7"/>
+      <c r="E82" s="7"/>
+      <c r="F82" s="7"/>
+      <c r="G82" s="7"/>
+      <c r="H82" s="7"/>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="B83" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="C83" s="7"/>
+      <c r="D83" s="7"/>
+      <c r="E83" s="7"/>
+      <c r="F83" s="7"/>
+      <c r="G83" s="7"/>
+      <c r="H83" s="7"/>
     </row>
     <row r="84" spans="1:8">
-      <c r="A84" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A84" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B84" s="7" t="s">
+        <v>55</v>
+      </c>
+      <c r="C84" s="7"/>
+      <c r="D84" s="7"/>
+      <c r="E84" s="7"/>
+      <c r="F84" s="7"/>
+      <c r="G84" s="7"/>
+      <c r="H84" s="7"/>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B85" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="C85" s="7"/>
+      <c r="D85" s="7"/>
+      <c r="E85" s="7"/>
+      <c r="F85" s="7"/>
+      <c r="G85" s="7"/>
+      <c r="H85" s="7"/>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="B86" s="7" t="s">
+        <v>59</v>
+      </c>
+      <c r="C86" s="7"/>
+      <c r="D86" s="7"/>
+      <c r="E86" s="7"/>
+      <c r="F86" s="7"/>
+      <c r="G86" s="7"/>
+      <c r="H86" s="7"/>
     </row>
     <row r="87" spans="1:8">
-      <c r="A87" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A87" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B87" s="7" t="s">
+        <v>60</v>
+      </c>
+      <c r="C87" s="7"/>
+      <c r="D87" s="7"/>
+      <c r="E87" s="7"/>
+      <c r="F87" s="7"/>
+      <c r="G87" s="7"/>
+      <c r="H87" s="7"/>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B88" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="C88" s="7"/>
+      <c r="D88" s="7"/>
+      <c r="E88" s="7"/>
+      <c r="F88" s="7"/>
+      <c r="G88" s="7"/>
+      <c r="H88" s="7"/>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B89" s="7"/>
+      <c r="C89" s="7"/>
+      <c r="D89" s="7"/>
+      <c r="E89" s="7"/>
+      <c r="F89" s="7"/>
+      <c r="G89" s="7"/>
+      <c r="H89" s="7"/>
     </row>
     <row r="90" spans="1:8">
-      <c r="A90" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A90" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B90" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="C90" s="7"/>
+      <c r="D90" s="7"/>
+      <c r="E90" s="7"/>
+      <c r="F90" s="7"/>
+      <c r="G90" s="7"/>
+      <c r="H90" s="7"/>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B91" s="7" t="s">
+        <v>66</v>
+      </c>
+      <c r="C91" s="7"/>
+      <c r="D91" s="7"/>
+      <c r="E91" s="7"/>
+      <c r="F91" s="7"/>
+      <c r="G91" s="7"/>
+      <c r="H91" s="7"/>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B92" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="C92" s="7"/>
+      <c r="D92" s="7"/>
+      <c r="E92" s="7"/>
+      <c r="F92" s="7"/>
+      <c r="G92" s="7"/>
+      <c r="H92" s="7"/>
     </row>
     <row r="93" spans="1:8">
-      <c r="A93" t="inlineStr">
-[...31 lines deleted...]
-      </c>
+      <c r="A93" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B93" s="7"/>
+      <c r="C93" s="7"/>
+      <c r="D93" s="7"/>
+      <c r="E93" s="7"/>
+      <c r="F93" s="7"/>
+      <c r="G93" s="7"/>
+      <c r="H93" s="7"/>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B94" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="C94" s="7"/>
+      <c r="D94" s="7"/>
+      <c r="E94" s="7"/>
+      <c r="F94" s="7"/>
+      <c r="G94" s="7"/>
+      <c r="H94" s="7"/>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="B95" s="7" t="s">
+        <v>70</v>
+      </c>
+      <c r="C95" s="7"/>
+      <c r="D95" s="7"/>
+      <c r="E95" s="7"/>
+      <c r="F95" s="7"/>
+      <c r="G95" s="7"/>
+      <c r="H95" s="7"/>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B96" s="7" t="s">
+        <v>71</v>
+      </c>
+      <c r="C96" s="7"/>
+      <c r="D96" s="7"/>
+      <c r="E96" s="7"/>
+      <c r="F96" s="7"/>
+      <c r="G96" s="7"/>
+      <c r="H96" s="7"/>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B97" s="7"/>
+      <c r="C97" s="7"/>
+      <c r="D97" s="7"/>
+      <c r="E97" s="7"/>
+      <c r="F97" s="7"/>
+      <c r="G97" s="7"/>
+      <c r="H97" s="7"/>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="B98" s="7"/>
+      <c r="C98" s="7"/>
+      <c r="D98" s="7"/>
+      <c r="E98" s="7"/>
+      <c r="F98" s="7"/>
+      <c r="G98" s="7"/>
+      <c r="H98" s="7"/>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="B99" s="7"/>
+      <c r="C99" s="7"/>
+      <c r="D99" s="7"/>
+      <c r="E99" s="7"/>
+      <c r="F99" s="7"/>
+      <c r="G99" s="7"/>
+      <c r="H99" s="7"/>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B100" s="7" t="s">
+        <v>74</v>
+      </c>
+      <c r="C100" s="7"/>
+      <c r="D100" s="7"/>
+      <c r="E100" s="7"/>
+      <c r="F100" s="7"/>
+      <c r="G100" s="7"/>
+      <c r="H100" s="7"/>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" s="6" t="s">
+        <v>75</v>
+      </c>
+      <c r="B101" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="C101" s="7"/>
+      <c r="D101" s="7"/>
+      <c r="E101" s="7"/>
+      <c r="F101" s="7"/>
+      <c r="G101" s="7"/>
+      <c r="H101" s="7"/>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B102" s="7" t="s">
+        <v>78</v>
+      </c>
+      <c r="C102" s="7"/>
+      <c r="D102" s="7"/>
+      <c r="E102" s="7"/>
+      <c r="F102" s="7"/>
+      <c r="G102" s="7"/>
+      <c r="H102" s="7"/>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
     <mergeCell ref="A7:H7"/>
     <mergeCell ref="A8:H8"/>
     <mergeCell ref="C10:H10"/>
     <mergeCell ref="C11:D11"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="G11:H11"/>
     <mergeCell ref="A13:A20"/>
     <mergeCell ref="A21:A28"/>
     <mergeCell ref="A29:A36"/>
     <mergeCell ref="A37:A44"/>
     <mergeCell ref="A45:A52"/>
     <mergeCell ref="A53:A60"/>
     <mergeCell ref="A61:A68"/>
     <mergeCell ref="A69:H69"/>
-    <mergeCell ref="A72:H72"/>
-[...14 lines deleted...]
-    <mergeCell ref="A94:H94"/>
+    <mergeCell ref="A70:H70"/>
+    <mergeCell ref="B71:H71"/>
+    <mergeCell ref="B72:H72"/>
+    <mergeCell ref="B73:H73"/>
+    <mergeCell ref="B74:H74"/>
+    <mergeCell ref="B75:H75"/>
+    <mergeCell ref="B76:H76"/>
+    <mergeCell ref="B77:H77"/>
+    <mergeCell ref="B78:H78"/>
+    <mergeCell ref="B79:H79"/>
+    <mergeCell ref="B80:H80"/>
+    <mergeCell ref="B81:H81"/>
+    <mergeCell ref="B82:H82"/>
+    <mergeCell ref="B83:H83"/>
+    <mergeCell ref="B84:H84"/>
+    <mergeCell ref="B85:H85"/>
+    <mergeCell ref="B86:H86"/>
+    <mergeCell ref="B87:H87"/>
+    <mergeCell ref="B88:H88"/>
+    <mergeCell ref="B89:H89"/>
+    <mergeCell ref="B90:H90"/>
+    <mergeCell ref="B91:H91"/>
+    <mergeCell ref="B92:H92"/>
+    <mergeCell ref="B93:H93"/>
+    <mergeCell ref="B94:H94"/>
+    <mergeCell ref="B95:H95"/>
+    <mergeCell ref="B96:H96"/>
+    <mergeCell ref="B97:H97"/>
+    <mergeCell ref="B98:H98"/>
+    <mergeCell ref="B99:H99"/>
+    <mergeCell ref="B100:H100"/>
+    <mergeCell ref="B101:H101"/>
+    <mergeCell ref="B102:H102"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>