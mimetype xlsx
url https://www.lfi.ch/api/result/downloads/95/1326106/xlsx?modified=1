--- v1 (2026-01-23)
+++ v2 (2026-07-26)
@@ -14,371 +14,371 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
-    <t>IFN5</t>
-[...5 lines deleted...]
-    <t>specie arborea introdotta (neofite arboree; 3 classi; a partire dall'IFN1)</t>
+    <t>LFI5</t>
+  </si>
+  <si>
+    <t>Stammzahl</t>
+  </si>
+  <si>
+    <t>eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">suddivisione regionale</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: regione economica</t>
+      <t xml:space="preserve">Regionale Gliederung</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: Wirtschaftsregion</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">unità</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: %, totale colonna</t>
+      <t xml:space="preserve">Einheit</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: %, Spaltentotal</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">insieme analizzato</t>
-[...2 lines deleted...]
-      <t xml:space="preserve">: bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">Bezugsfläche</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF006268"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo</t>
-[...54 lines deleted...]
-    <t>Svizzera</t>
+      <t xml:space="preserve">Netz</t>
+    </r>
+    <r>
+      <t xml:space="preserve">: 1,4-km-Netz, Unternetze 1-5</t>
+    </r>
+  </si>
+  <si>
+    <t>Zustand 2018/26</t>
+  </si>
+  <si>
+    <t>Wirtschaftsregion</t>
+  </si>
+  <si>
+    <t>Jura West</t>
+  </si>
+  <si>
+    <t>Jura Ost</t>
+  </si>
+  <si>
+    <t>Mittelland West</t>
+  </si>
+  <si>
+    <t>Mittelland Mitte</t>
+  </si>
+  <si>
+    <t>Mittelland Ost</t>
+  </si>
+  <si>
+    <t>Voralpen West</t>
+  </si>
+  <si>
+    <t>Voralpen Mitte</t>
+  </si>
+  <si>
+    <t>Voralpen Ost</t>
+  </si>
+  <si>
+    <t>Alpen Nordwest</t>
+  </si>
+  <si>
+    <t>Alpen Mitte</t>
+  </si>
+  <si>
+    <t>Alpen Nordost</t>
+  </si>
+  <si>
+    <t>Alpen Südwest</t>
+  </si>
+  <si>
+    <t>Alpen Südost</t>
+  </si>
+  <si>
+    <t>Alpensüdseite</t>
+  </si>
+  <si>
+    <t>Schweiz</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>±</t>
   </si>
   <si>
-    <t>nessuna indicazione</t>
+    <t>keine Angabe</t>
   </si>
   <si>
     <t>.</t>
   </si>
   <si>
-    <t>specie arborea introdotta</t>
-[...8 lines deleted...]
-    <t>totale</t>
+    <t>eingeführte Baumart</t>
+  </si>
+  <si>
+    <t>einheimische Baumart</t>
+  </si>
+  <si>
+    <t>nicht bestimmbar oder Strauchart</t>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+      <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1326106/507856</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">numero di fusti</t>
+      <t xml:space="preserve">Stammzahl</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #73</t>
     </r>
   </si>
   <si>
-    <t>Numero di fusti di tutti gli alberi e arbusti vivi (in piedi e a terra) di almeno 12 cm di diametro a petto d'uomo (DPU).</t>
+    <t>Anzahl Stämme der lebenden Bäume und Sträucher (stehende und liegende) ab 12 cm Brusthöhendurchmesser (BHD).</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">specie arborea introdotta (neofite arboree; 3 classi; a partire dall'IFN1)</t>
+      <t xml:space="preserve">eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2599</t>
     </r>
   </si>
   <si>
-    <t>Classificazione degli alberi e arbusti a partire da 12 cm di diametro a petto d'uomo (DPU) nelle tre classi «specie arboree introdotte», «specie arboree autoctone» e «specie non determinabili o arbustive». Le specie arboree introdotte sono specie arboree introdotte intenzionalmente o involontariamente dall'uomo in habitat al di fuori del loro areale naturale. In questa classificazione, che si applica a tutti gli inventari, il larice giapponese (L. kaempferi) e le specie arboree di salice introdotte non sono conteggiate come specie arboree introdotte, poiché sono state registrate insieme a specie autoctone affini in alcuni inventari (il larice giapponese [Larix kaempferi], ad esempio, insieme al larice europeo [L. decidua]). Fonte: rilievo sul terreno (MID 50: Baumart)</t>
+    <t>Einteilung der Bäume und Sträucher ab 12 cm Brusthöhendurchmesser (BHD) in die drei Klassen «eingeführte Baumart», «einheimische Baumart» und «nicht bestimmbar oder Strauchart». Eingeführte Baumarten sind Baumarten, die vom Menschen absichtlich oder unabsichtlich in Lebensräume ausserhalb ihres natürlichen Verbreitungsgebiets eingeführt wurden. Bei diesem für alle Inventuren geltenden Klassifizierungsmerkmal werden die Japanlärche (L. kaempferi) und eingeführte baumförmige Weidenarten nicht zu den eingeführten Baumarten gezählt, da sie in gewissen Inventuren zusammen mit verwandten einheimischen Arten erfasst worden sind (Japanlärche [Larix kaempferi] z.B. zusammen mit der Europäischen Lärche [L. decidua]). Grundlage: Feldaufnahme (MID 50: Baumart)</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">regione economica</t>
+      <t xml:space="preserve">Wirtschaftsregion</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #366</t>
     </r>
   </si>
   <si>
-    <t>Suddivisione della Svizzera in 14 regioni (2 nel Giura, 3 nell'Altopiano, 3 nelle Prealpi, 5 nelle Alpi e 1 per il Sud delle Alpi). Le Regioni economiche rappresentano una suddivisione delle Regioni di produzione in base a criteri economico-geografici.</t>
+    <t>Gliederung der Schweiz mit 14 Regionen (2 Jura-, 3 Mittelland-, 3 Voralpen-, 5 Alpenregionen sowie 1 Region für die Alpensüdseite). Die Wirtschaftsregionen stellen eine Unterteilung der Produktionsregionen nach wirtschaftsgeografischen Gesichtpunkten dar.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+      <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #2282</t>
     </r>
   </si>
   <si>
-    <t>Bosco che, sia nell'IFN4 (2009-2017) sia nell'IFN5 (2018-2026), era coperto per meno di due terzi da arbusti ed è stato raggiunto a piedi.</t>
+    <t>Wald, der sowohl im LFI4 (2009-2017) als auch im LFI5 (2018-2026) zu weniger als zwei Dritteln mit Sträuchern bedeckt war und zu Fuss aufgesucht werden konnte.</t>
   </si>
   <si>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF000000"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
-      <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+      <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="false"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FFaaaaaa"/>
         <sz val="11"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve"> #1746</t>
     </r>
   </si>
   <si>
-    <t>Sottoreticoli 1, 2, 3, 4 e 5 per il rilievo terrestre sul reticolo di campionamento con una maglia di 1,4 km (reticolo di base).</t>
+    <t>Unternetze 1, 2, 3, 4 und 5 von 9 auf dem Stichprobennetz mit einer Maschenweite von 1,4 km (Basisnetz).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -730,51 +730,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="false" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="90.692" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="77.695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="23" max="23" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="24" max="24" width="5.856" bestFit="true" customWidth="true" style="0"/>
     <col min="25" max="25" width="4.57" bestFit="true" customWidth="true" style="0"/>
     <col min="26" max="26" width="5.856" bestFit="true" customWidth="true" style="0"/>
@@ -1484,51 +1484,51 @@
         <v>100.0</v>
       </c>
       <c r="AC17" s="6" t="s">
         <v>27</v>
       </c>
       <c r="AD17" s="6">
         <v>100.0</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="18" spans="1:31" customHeight="1" ht="21.75">
       <c r="A18" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">© WSL, Inventario Forestale Nazionale Svizzero, 18.05.2024</t>
+            <t xml:space="preserve">© WSL, Schweizerisches Landesforstinventar, 18.05.2024</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1326106/507856</t>
           </r>
         </is>
       </c>
       <c r="B18" s="3"/>
       <c r="C18" s="3"/>
       <c r="D18" s="3"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
@@ -1544,191 +1544,191 @@
       <c r="U18" s="3"/>
       <c r="V18" s="3"/>
       <c r="W18" s="3"/>
       <c r="X18" s="3"/>
       <c r="Y18" s="3"/>
       <c r="Z18" s="3"/>
       <c r="AA18" s="3"/>
       <c r="AB18" s="3"/>
       <c r="AC18" s="3"/>
       <c r="AD18" s="3"/>
       <c r="AE18" s="3"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">numero di fusti</t>
+            <t xml:space="preserve">Stammzahl</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #73</t>
           </r>
         </is>
       </c>
     </row>
     <row r="22" spans="1:31" customHeight="1" ht="29">
       <c r="A22" s="1" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">specie arborea introdotta (neofite arboree; 3 classi; a partire dall'IFN1)</t>
+            <t xml:space="preserve">eingeführte Baumart (baumförmige Neophyten; 3 Klassen; ab LFI1)</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2599</t>
           </r>
         </is>
       </c>
     </row>
     <row r="25" spans="1:31" customHeight="1" ht="29">
       <c r="A25" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">regione economica</t>
+            <t xml:space="preserve">Wirtschaftsregion</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #366</t>
           </r>
         </is>
       </c>
     </row>
     <row r="28" spans="1:31" customHeight="1" ht="29">
       <c r="A28" s="1" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">bosco accessibile esclusi gli arbusteti IFN4/IFN5</t>
+            <t xml:space="preserve">zugänglicher Wald ohne Gebüschwald LFI4/LFI5</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #2282</t>
           </r>
         </is>
       </c>
     </row>
     <row r="31" spans="1:31" customHeight="1" ht="29">
       <c r="A31" s="1" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:31">
       <c r="A33" t="inlineStr">
         <is>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="true"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FF000000"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
-            <t xml:space="preserve">reticolo 1,4 km, sottoreticoli 1 a 5</t>
+            <t xml:space="preserve">1,4-km-Netz, Unternetze 1–5 von 9</t>
           </r>
           <r>
             <rPr>
               <rFont val="Calibri"/>
               <b val="false"/>
               <i val="false"/>
               <strike val="false"/>
               <color rgb="FFaaaaaa"/>
               <sz val="11"/>
               <u val="none"/>
             </rPr>
             <t xml:space="preserve"> #1746</t>
           </r>
         </is>
       </c>
     </row>
     <row r="34" spans="1:31" customHeight="1" ht="29">
       <c r="A34" s="1" t="s">
         <v>42</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:AE1"/>
     <mergeCell ref="A2:AE2"/>